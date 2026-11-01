--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -85,18617 +85,18617 @@
           <t>ID</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Название</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="0">
         <v>538</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Газовый котел Viessmann Vitopend 100-W A1HB 34 kW</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="0">
         <v>539</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Перчатки уровень 3 MILWAUKEE XXL/11</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="0">
         <v>540</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Алюминиевый радиатор Akfa Classic 500</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="0">
         <v>541</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Перфоратор INGCO RH12008</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="0">
         <v>542</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Насос центробежный LEO APm75</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>735 540 сум</t>
+          <t>735 540 soʻm</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="0">
         <v>543</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-D10000VA напольный</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>2 345 200 сум</t>
+          <t>2 345 200 soʻm</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="0">
         <v>544</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Компрессор SHIMGE SG3065-100L</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>4 170 192 сум</t>
+          <t>4 170 192 soʻm</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="0">
         <v>545</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Бесшумный дизельный генератор TOTAL TP250001</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>11 139 700 сум</t>
+          <t>11 139 700 soʻm</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="0">
         <v>546</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина (болгарка) CROWN CT13305</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>767 520 сум</t>
+          <t>767 520 soʻm</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="0">
         <v>547</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Пила дисковая CROWN CT15081 (пчелка)</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="0">
         <v>548</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Шуруповерт EPA EASH-18-5</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>858 130 сум</t>
+          <t>858 130 soʻm</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="0">
         <v>549</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Набор инструментов Force 41421R 142pcs</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="0">
         <v>550</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат EPA MIG-190R</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>2 696 980 сум</t>
+          <t>2 696 980 soʻm</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="0">
         <v>551</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Глубинный вибратор EPA EBV-2200-1</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="0">
         <v>552</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Дизельный мотоблок Champion 13л.с</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="0">
         <v>553</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Паяльник для пластиковых труб INGCO PTWT8001</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="0">
         <v>554</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Алюминиевая стремянка Sarayli-4 3502</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="0">
         <v>555</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Гофрошланг ПВХ (гофра для кабеля) 16mm IEK</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="0">
         <v>556</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Настольный токарный станок JET BD-8VS</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="0">
         <v>557</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Распиловочный станок Makita 2704</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="0">
         <v>558</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Насосная станция Grandfar AV550</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>746 200 сум</t>
+          <t>746 200 soʻm</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="0">
         <v>559</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Реноватор EPA EVR-12-1</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="0">
         <v>560</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный пистолет для вязки арматуры Makita DTR180Z</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="0">
         <v>561</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат EPA MMA-250 FI-2</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>1 225 900 сум</t>
+          <t>1 225 900 soʻm</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="0">
         <v>562</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Компрессор EPA EVK-24-2</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>1 103 310 сум</t>
+          <t>1 103 310 soʻm</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="0">
         <v>563</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Набор инструмента INGCO INDUSTRIAL HKTHP20771</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="0">
         <v>564</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Перфоратор EPA EEP-32-2</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="0">
         <v>565</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Торцовочная пила INGCO PBMIS14002</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="0">
         <v>566</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Клей Akfix</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="0">
         <v>567</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Насос автоматический EPA EVN-A250-3</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>639 600 сум</t>
+          <t>639 600 soʻm</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="0">
         <v>568</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Электрическая дрель Total TD2051026-2</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="0">
         <v>569</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Автомат выключатель CHINT NM1-250S 3P</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="0">
         <v>570</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Дрель алмазного бурения CAYKEN SCY-916PD</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="0">
         <v>571</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Кабельный тестер UNI-T UT682C</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="0">
         <v>572</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Центробежный насос SHIMGE SHFm6A</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="0">
         <v>573</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный перфоратор Makita DHR202RF</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="0">
         <v>574</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Торцовочная пила Bosch GCM 12 GDL Professional</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="0">
         <v>575</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный степлер Bosch PTK 3.6 Li</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="0">
         <v>576</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Мойка высокого давления TOTAL TGT11226</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="0">
         <v>577</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповёрт TOTAL TDLI20024</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>575 640 сум</t>
+          <t>575 640 soʻm</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="0">
         <v>578</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Насос циркуляционный LEO LPm370</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>1 225 900 сум</t>
+          <t>1 225 900 soʻm</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="0">
         <v>579</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Плиткорез ручной INGCO HTC04800AG INDUSTRIAL</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="0">
         <v>580</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Интерьерная матовая краска BETEK Plus 2.5 л.</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="0">
         <v>581</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Бормашина CROWN CT13428</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="0">
         <v>582</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Пресс гидравлический ручной КВТ ПГР-300</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="0">
         <v>583</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Батарея ELT GEL POWER-100AH 12V</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="0">
         <v>584</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Провод ПВС 2×2,5 (многожильный)</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="0">
         <v>585</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Щит распределительный на 16 автоматов VIKO IP40 внутренний</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="0">
         <v>586</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Щит распределительный на 12 автоматов VIKO IP40 наружный</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="0">
         <v>587</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Перфоратор INGCO RGH9028</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="0">
         <v>588</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Компрессор EPA EVK-50-3</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>1 311 180 сум</t>
+          <t>1 311 180 soʻm</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="0">
         <v>589</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Отбойный молоток EPA EOM-65-3</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="0">
         <v>590</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Сварочный выпрямитель ВДМ-1202С</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>27 321 580 сум</t>
+          <t>27 321 580 soʻm</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="0">
         <v>591</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Компрессор бесшумный SHIMGE SGW750*2-70L</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>2 275 484 сум</t>
+          <t>2 275 484 soʻm</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="0">
         <v>592</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Набор инструментов MILWAUKEE M18 FPP4A-503P</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="0">
         <v>593</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Перфоратор Bosch GBH 2-26 DFR Professional</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="0">
         <v>594</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Клеевой пистолет Ryobi R18GLU-0 ONE+</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="0">
         <v>595</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Насос циркуляционный EPA ESN 25-8-180-1</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="0">
         <v>596</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Газонокосилка Ручная на Бензине TOTAL TP445441</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="0">
         <v>597</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Ручной фрезер MAKITA RP2301FCX</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="0">
         <v>598</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Цепная электрическая пила Makita UC4530A</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="0">
         <v>599</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт INGCO CIDLI2003</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>1 087 320 сум</t>
+          <t>1 087 320 soʻm</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="0">
         <v>600</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Лебедка ручная КВТ ЛР-15</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="0">
         <v>601</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Набор инструментов Total THT121251 25pcs</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="0">
         <v>602</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Самоклеющаяся лента Armacell 3x50mm 15m</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="0">
         <v>603</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Мойка высокого давления TOTAL TGT11356</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="0">
         <v>604</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Комбинированная торцовочная пила Makita LH1040</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="0">
         <v>605</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Паяльник для пластиковых труб INGCO PTWT215002</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="0">
         <v>606</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Перфоратор INGCO RH150068</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="0">
         <v>607</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Блок автоматики Grandfar GFAm1K</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="0">
         <v>608</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина (болгарка) CROWN CT13034</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>469 040 сум</t>
+          <t>469 040 soʻm</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="0">
         <v>609</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Мультиметр цифровой UNI-T UT61A</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="0">
         <v>610</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Брезент (силно водоотталкиващая) плотность 500 г</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="0">
         <v>611</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Сварочный полуавтомат РЕСАНТА САИПА-135</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>5 884 320 сум</t>
+          <t>5 884 320 soʻm</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="0">
         <v>612</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Насос вихревой EPA EVN-JET 920-3</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="0">
         <v>613</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Краскопульт TOTAL TT5006</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="0">
         <v>614</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>Мешковина</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="0">
         <v>615</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>Дрель алмазного бурения Makita 8406</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="0">
         <v>616</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Инвертор синусоидальный ELT IMPULSE-3000W 24V</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="0">
         <v>617</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Провод ПВС 4х16 (многожильный)</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="0">
         <v>618</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Профиль перфорированный С-образный IEK 2500</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="0">
         <v>619</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>Насос центробежный Grandfar CPm55</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t>746 200 сум</t>
+          <t>746 200 soʻm</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="0">
         <v>620</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>Провод ПУГНП 2х1,5 (многожильный)</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="0">
         <v>621</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>Ударная дрель Bosch GSB 16 RE Professional c кейс</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="0">
         <v>622</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Напольно-потолочный фанкойл MDV MDKH4-400</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="0">
         <v>623</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>Штроборез CROWN CT13525</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="0">
         <v>624</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>Провод СИП-4 4х16</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="0">
         <v>625</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
           <t>Емкость пластиковый для воды 500л</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="0">
         <v>626</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>Насос центробежный LEO ACm150</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t>1 601 132 сум</t>
+          <t>1 601 132 soʻm</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="0">
         <v>627</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Дырокол револьверный INGCO HLHP01</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="0">
         <v>628</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>Электрическая дрель INGCO ID8508</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="0">
         <v>629</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Беруши противошумные</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="0">
         <v>630</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Штроборез INGCO WLC15008</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="0">
         <v>631</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Насос скважинный ЭЦВ 6-16-160</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
-          <t>8 963 354 сум</t>
+          <t>8 963 354 soʻm</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="0">
         <v>632</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Мойка высокого давления Tahawash TT-2900</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="0">
         <v>633</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Мойка высокого давления INGCO HPWR20008</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="0">
         <v>634</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Ленточная пила JET JWBS-18-T</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="0">
         <v>635</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Тарельчато-ленточный шлифовальный станок JET JDBS-5-M</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="0">
         <v>636</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Ударная дрель CROWN CT10128</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="0">
         <v>637</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>Мойка высокого давления INGCO HPWR25008</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="0">
         <v>638</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная отвертка BOSCH GO kit</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="0">
         <v>639</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Перфоратор CROWN CT18102</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="0">
         <v>640</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
           <t>Каска строительная</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="0">
         <v>641</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
           <t>Кромочный фрезер BOSCH GKF 550 Professional</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="0">
         <v>642</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
           <t>Кабель силовой ВВГ 3х2.5-0.66</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="0">
         <v>643</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
           <t>Пленка полиэтиленовая ЭКОНОМ</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="0">
         <v>644</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
           <t>Автомобильный компрессор TOTAL TTAC2506</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
-          <t>405 080 сум</t>
+          <t>405 080 soʻm</t>
         </is>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="0">
         <v>645</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат TOTAL MMA160A TW21606</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
-          <t>959 400 сум</t>
+          <t>959 400 soʻm</t>
         </is>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="0">
         <v>646</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Сумка-органайзер для инструментов INGCO HTBG03 INDUSTRIAL 40см</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="0">
         <v>647</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-5000VA</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
-          <t>1 103 310 сум</t>
+          <t>1 103 310 soʻm</t>
         </is>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="0">
         <v>648</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>Комбинированная пила Bosch GTM 12 JL Professional</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="0">
         <v>649</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Выключатель тройной VIKO KARRE</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="0">
         <v>650</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Штангенциркуль INGCO HVC01150 0-150мм</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="0">
         <v>651</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифмашина EPA EMSH-125-5</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="0">
         <v>652</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>Провод ПУНП 2х2,5 (монолитный)</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="0">
         <v>653</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Паяльник для пластиковых труб EPA EPT-0008</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="0">
         <v>654</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>Смеситель на раковину литой</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="0">
         <v>655</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SBW-15000VA</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
-          <t>2 878 200 сум</t>
+          <t>2 878 200 soʻm</t>
         </is>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="0">
         <v>656</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Складной нож INGCO HPK02101 210мм</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="0">
         <v>657</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>Насосный агрегат АСВН-80 с электродвигателем 5AMX132S4-11кВт</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
-          <t>23 206 820 сум</t>
+          <t>23 206 820 soʻm</t>
         </is>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="0">
         <v>658</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Мойка высокого давления Ryobi RPW110B</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="0">
         <v>659</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>Реле контроля фаз DEKraft РК-101 380В</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="0">
         <v>660</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>Детектор скрытой проводки UNI-T UT387B</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="0">
         <v>661</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
           <t>Насос циркуляционный LEO LP2200</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
-          <t>3 248 102 сум</t>
+          <t>3 248 102 soʻm</t>
         </is>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="0">
         <v>662</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>Насос поверхностный PEDROLLO 4CRm80</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
-          <t>2 321 748 сум</t>
+          <t>2 321 748 soʻm</t>
         </is>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="0">
         <v>663</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Кабель АВВГ 4х16.0-0.66</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="0">
         <v>664</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат INGCO ING-MMA2006</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
-          <t>1 385 800 сум</t>
+          <t>1 385 800 soʻm</t>
         </is>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="0">
         <v>665</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>Кабель телефонный ТППэп 10х2х0.5</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="0">
         <v>666</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Огнетушитель порошковый ОП-5</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="0">
         <v>667</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>Пояс страховочный для работ на высоте</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="0">
         <v>668</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат TOTAL MMA180A TW21806</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
-          <t>1 087 320 сум</t>
+          <t>1 087 320 soʻm</t>
         </is>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="0">
         <v>669</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Провод СИП-4 2х16</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="0">
         <v>670</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
           <t>Дизельный генератор Hyundai DHY12000LE</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
-          <t>30 796 740 сум</t>
+          <t>30 796 740 soʻm</t>
         </is>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="0">
         <v>671</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
           <t>Провод ПУГНП 3х2,5 (многожильный)</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="0">
         <v>672</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат EPA MMA-250XI-2</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
-          <t>1 524 380 сум</t>
+          <t>1 524 380 soʻm</t>
         </is>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="0">
         <v>673</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Преобразователь частоты CHINT NVF2G-15/TS4</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="0">
         <v>674</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Перфоратор Bosch GBH 3-28 DFR Professional</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="0">
         <v>675</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
           <t>Валик малярный INGCO HRHT042301</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="0">
         <v>676</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Лоток перфорированный IEK 100x50x3000mm</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="0">
         <v>677</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>Маркер на основе жидкой краски MILWAUKEE INKZALL</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="0">
         <v>678</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>Реостат балластный РБ-306</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="0">
         <v>679</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат оптического волокна FITEL S179A</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="0">
         <v>680</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ELT Volt Expert-10KVA 1-SM</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
-          <t>3 283 280 сум</t>
+          <t>3 283 280 soʻm</t>
         </is>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="0">
         <v>681</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная угловая шлифмашина TOTAL TAGLI1151</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="0">
         <v>682</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат EPA MMA-180FI-2</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
-          <t>1 041 482 сум</t>
+          <t>1 041 482 soʻm</t>
         </is>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="0">
         <v>683</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>Сварочный выпрямитель ВД-313</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
-          <t>10 926 500 сум</t>
+          <t>10 926 500 soʻm</t>
         </is>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="0">
         <v>684</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная угловая шлифовальная машина Makita DGA506RME</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
-          <t>5 401 422 сум</t>
+          <t>5 401 422 soʻm</t>
         </is>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="0">
         <v>685</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>Перфоратор CROWN CT18055</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="0">
         <v>686</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Сварочный выпрямитель ВДМ-6303С</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
-          <t>19 486 480 сум</t>
+          <t>19 486 480 soʻm</t>
         </is>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="0">
         <v>687</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>Электрический лобзик CROWN CT15021</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="0">
         <v>688</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Бормашина INGCO MG1309</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="0">
         <v>689</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>Торцовочная пила Makita LS1219</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="0">
         <v>690</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>Многоступенчатый погружной насос SHIMGE QY30-30-3.7</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="0">
         <v>691</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>Лазерный уровень BOSCH PLL1P</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="0">
         <v>692</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Кабель телефонный ТППэП 20х2х0.5</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="0">
         <v>693</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Рейсмус Makita 2012NB</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="0">
         <v>694</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
           <t>Когти Лазы монтерские универсальные по бетону</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="0">
         <v>695</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
           <t>Мойка высокого давления CROWN CT42021</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="0">
         <v>696</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>Строительный пылесос Bosch UniversalVac 15</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="0">
         <v>697</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>Пеногенератор Tahawash 90L</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
-          <t>2 174 640 сум</t>
+          <t>2 174 640 soʻm</t>
         </is>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="0">
         <v>698</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт CROWN CT21074LH-2 BMC</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
-          <t>1 593 670 сум</t>
+          <t>1 593 670 soʻm</t>
         </is>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="0">
         <v>699</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>Отбойный молоток Bosch GSH 11 E Professional</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="0">
         <v>700</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Гофрированный воздуховод без изоляцией flexiva d-160mm</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="0">
         <v>701</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Бензопила Stihl MS 361</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="0">
         <v>702</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>Ножницы для резки пластиковых труб INGCO HPC0442 INDUSTRIAL</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="0">
         <v>703</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>Насос самовсасывающий Aquor PW370</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
-          <t>521 274 сум</t>
+          <t>521 274 soʻm</t>
         </is>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="0">
         <v>704</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Насос погружной LEO QDX1.5-32-0.75A</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
-          <t>882 648 сум</t>
+          <t>882 648 soʻm</t>
         </is>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="0">
         <v>705</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Форматно-раскроечный станок JET JTSS-1600X2</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="0">
         <v>706</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>Компрессор EPA EVK-22-1</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
-          <t>1 152 346 сум</t>
+          <t>1 152 346 soʻm</t>
         </is>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="0">
         <v>707</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Дизельный мотоблок Champion 10л.с</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="0">
         <v>708</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
           <t>Насос циркуляционный SHIMGE XPS32-8-180</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="0">
         <v>709</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>Ударная дрель CROWN CT10130</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="0">
         <v>710</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
           <t>Розетка Nilson USB TOURAN</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="0">
         <v>711</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
           <t>Кабель ВВГ 4х120-0,66кВ</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="0">
         <v>712</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
           <t>Насос поверхностный самовсасывающий Grandfar Jm110</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
-          <t>932 750 сум</t>
+          <t>932 750 soʻm</t>
         </is>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="0">
         <v>713</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
           <t>Воздушный компрессор INGCO AC20248</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
-          <t>1 279 200 сум</t>
+          <t>1 279 200 soʻm</t>
         </is>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="0">
         <v>714</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
           <t>Измеритель влажности UNI-T UT377A</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="0">
         <v>715</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
           <t>Насос центробежный LEO ACm37</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
-          <t>588 432 сум</t>
+          <t>588 432 soʻm</t>
         </is>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="0">
         <v>716</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
           <t>Полевой кабель ГСП 2х0.5</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="0">
         <v>717</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
           <t>Ручной заклепочный станок INGCO HR171</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="0">
         <v>718</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
           <t>Провод ПВС 4х4 (многожильный)</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="0">
         <v>719</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
           <t>Насос погружной EPA EVN-P1.5-12-250-3</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
-          <t>746 200 сум</t>
+          <t>746 200 soʻm</t>
         </is>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="0">
         <v>720</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
           <t>Перфоратор Makita HR2470</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="0">
         <v>721</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
           <t>Отрезная пила по металлу Makita LC1230</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="0">
         <v>722</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
           <t>Перфоратор TOTAL TH118366</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="0">
         <v>723</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC MIG500(J8110-N308)</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
-          <t>18 655 000 сум</t>
+          <t>18 655 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="0">
         <v>724</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
           <t>Алмазный диск профессиональная серия DU MILWAUKEE 230мм</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="0">
         <v>725</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Рейсмусовый станок JET JWP-12</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="0">
         <v>726</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
           <t>Алмазная коронка Diamond Plus MILWAUKEE 15мм</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="0">
         <v>727</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
           <t>Полировальная машина Makita 9237CB</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="0">
         <v>728</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
           <t>Насос самовсасывающий Grandfar AP370</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
-          <t>660 920 сум</t>
+          <t>660 920 soʻm</t>
         </is>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="0">
         <v>729</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
           <t>Лазерный нивелир Bosch PLL 360 Set</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="0">
         <v>730</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Пчелка INGCO MXC14008</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="0">
         <v>731</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Заклепочник EPA ERZ-43-1</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="0">
         <v>732</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
           <t>Лоток лестничный IEK 50x400x3000mm</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="0">
         <v>733</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
           <t>Перфоратор Bosch GBH 2-28 F Professional</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="0">
         <v>734</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
           <t>Паяльник для пластиковых труб EPA EPT-0007</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="0">
         <v>735</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
           <t>Кабель сигнализационный КСПВ 2х0.5</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="0">
         <v>736</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
           <t>Измеритель скорости ветра UNI-T UT363</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="0">
         <v>737</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
           <t>Ламельный фрезер Makita PJ7000</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="0">
         <v>738</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
           <t>Реостат балластный РБ-302</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="0">
         <v>739</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
           <t>Набор инструментов Total THKTHP21176</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="0">
         <v>740</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
           <t>Насос повышения давления Grandfar X15G-10A</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
-          <t>319 800 сум</t>
+          <t>319 800 soʻm</t>
         </is>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="0">
         <v>741</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
           <t>Распылитель ручной 5 л Stihl SG 31</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="0">
         <v>742</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Насос центробежный Grandfar GST125/100-160-185</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
-          <t>8 785 119 сум</t>
+          <t>8 785 119 soʻm</t>
         </is>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="0">
         <v>743</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Компрессор EPA EVK-42-1</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
-          <t>1 409 252 сум</t>
+          <t>1 409 252 soʻm</t>
         </is>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="0">
         <v>744</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
           <t>Триммер бензиновый Stihl FS 250</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="0">
         <v>745</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
           <t>Сумка для инструментов TOTAL THT26161</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="0">
         <v>746</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
           <t>Светодиодный настольный светильник EML-009 13W ELT</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="0">
         <v>747</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Миксер технический CROWN CT10049</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="0">
         <v>748</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Пила бензиновая цепная EPA EBP-4500-3</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="0">
         <v>749</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Видеодомофон Hikvision DS-KIS-202</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="0">
         <v>750</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Кабель-канал Legrand Metra 10 x 15мм</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="0">
         <v>751</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Набор торцевых головок с трещоткой 1/2″ INGCO HKTS12122 INDUSTRIAL</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="0">
         <v>752</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Электрическая газонокосилка TOTAL TGT616151</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="0">
         <v>753</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Мойка высокого давления CROWN CT42024</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="0">
         <v>754</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Автомат выключатель CHINT NM1-630S 3P 630A 35кА</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
-          <t>1 119 300 сум</t>
+          <t>1 119 300 soʻm</t>
         </is>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="0">
         <v>755</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Шлифмашина ленточная CROWN CT13311</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="0">
         <v>756</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Провод ПВС 2х4 (многожильный)</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="0">
         <v>758</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Кабель АВВГ 3х95+1х50-0,66/1кВ</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="0">
         <v>759</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
           <t>Перфоратор EPA EEP-40-1</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="0">
         <v>760</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Наконечник кабельный TA 16-8-5,4</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="0">
         <v>761</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Герметик Tytan Professional силиконовый санитарный бесцветный</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="0">
         <v>762</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Мойка высокого давления TOTAL TGT11246</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="0">
         <v>763</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Провод АС 50/8.0</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="0">
         <v>764</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Полировальная машина Makita SA7000C</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="0">
         <v>765</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт Makita DF333DWAE</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
-          <t>1 662 960 сум</t>
+          <t>1 662 960 soʻm</t>
         </is>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="0">
         <v>766</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
           <t>Компрессор EPA EVK-200-1</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
-          <t>8 677 240 сум</t>
+          <t>8 677 240 soʻm</t>
         </is>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="0">
         <v>767</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
           <t>Набор шестигранных ключей INGCO INDUSTRIAL HHK11092</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="0">
         <v>768</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
           <t>Электролобзик Makita 4329</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="0">
         <v>769</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Ремни безопасности всего тела Total THSH501506</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="0">
         <v>770</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный перфоратор TOTAL TRHLI1601</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="0">
         <v>771</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
           <t>Курвиметр BOSCH GWM 32 Professional</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="0">
         <v>772</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
           <t>Лампа ДНАТ 400w E40 ELT</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="0">
         <v>773</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
           <t>Бур по бетону 14 X 450 мм TOTAL TAC311405</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="0">
         <v>774</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт CROWN CT21056</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
-          <t>1 066 000 сум</t>
+          <t>1 066 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="0">
         <v>775</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
           <t>Магнитный угол сварки TOTAL TAMWH25032</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="0">
         <v>776</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
           <t>Щетка для минимоек Bosch</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="0">
         <v>777</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
           <t>Культиватор бензиновый</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="0">
         <v>778</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
           <t>Отбойный молоток CROWN CT18021</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="0">
         <v>779</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
           <t>Мойка высокого давления Bosch Universal Aquatak 130</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="0">
         <v>780</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
           <t>Штроборез TOTAL TWLC1256</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="0">
         <v>781</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт INGCO CDLI2002 INDUSTRIAL</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
-          <t>1 012 700 сум</t>
+          <t>1 012 700 soʻm</t>
         </is>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="0">
         <v>782</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
           <t>Лазерный нивелир DEWALT DW088K-XJ</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="0">
         <v>783</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
           <t>Токоизмерительные клещи Fluke 319</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="0">
         <v>784</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
           <t>Опрыскиватель аккумуляторный Ryobi OWS1880 ONE+</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="0">
         <v>785</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
           <t>Мультитул INGCO HFMFT0115</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="0">
         <v>786</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
           <t>Лента ПВХ Armacell 50mm</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="0">
         <v>787</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
           <t>Газонокосилка Makita ELM3320</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="0">
         <v>788</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
           <t>Шинорейка makro teknik 30мм (флянец)</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="0">
         <v>789</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
           <t>Компрессор бесшумный SHIMGE SGW550*2-50L</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
-          <t>2 185 300 сум</t>
+          <t>2 185 300 soʻm</t>
         </is>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="0">
         <v>790</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
           <t>Кабель ВВГ 4х95-0,66кВ</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="0">
         <v>791</v>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
           <t>Лоток перфорированный IEK 100x400x3000</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="0">
         <v>792</v>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
           <t>Прожектор светодиодный LED 6000K 100W RKU COBRA HAIGER</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="0">
         <v>793</v>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
           <t>Полировальный круг MILWAUKEE 125мм</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="0">
         <v>794</v>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
           <t>Пылесос Ingco VC14301</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="0">
         <v>795</v>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина TOTAL TG108125363</t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
-          <t>394 420 сум</t>
+          <t>394 420 soʻm</t>
         </is>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="0">
         <v>796</v>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
           <t>Лента монтажная перфорированная 20х0,7 IEK</t>
         </is>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="0">
         <v>797</v>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
           <t>Изоляция Резиновая алюминиевая фольга с самоклеящейся Rokaflex 13x1000mm</t>
         </is>
       </c>
       <c r="C260" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="0">
         <v>798</v>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
           <t>Насос скважинный ЭЦВ 10-120-60</t>
         </is>
       </c>
       <c r="C261" s="0" t="inlineStr">
         <is>
-          <t>15 510 300 сум</t>
+          <t>15 510 300 soʻm</t>
         </is>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="0">
         <v>799</v>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
           <t>Глубинный вибратор EPA EBV-850-1</t>
         </is>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="0">
         <v>800</v>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
           <t>Насос циркуляционный Grandfar GP50-12-225F</t>
         </is>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
-          <t>1 295 190 сум</t>
+          <t>1 295 190 soʻm</t>
         </is>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="0">
         <v>801</v>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
           <t>Набор метчиков и плашек 20 предметов SPARTA 773105</t>
         </is>
       </c>
       <c r="C264" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="0">
         <v>802</v>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
           <t>Станок алмазного бурения CAYKEN SCY-2550</t>
         </is>
       </c>
       <c r="C265" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="0">
         <v>803</v>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
           <t>Насос центробежный Grandfar 50AM-1.5</t>
         </is>
       </c>
       <c r="C266" s="0" t="inlineStr">
         <is>
-          <t>980 720 сум</t>
+          <t>980 720 soʻm</t>
         </is>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="0">
         <v>804</v>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
           <t>Паяльная лампа ВУЛКАН 1.5 л</t>
         </is>
       </c>
       <c r="C267" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="0">
         <v>805</v>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
           <t>Провод ПВС 4х10 (многожильный)</t>
         </is>
       </c>
       <c r="C268" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="0">
         <v>806</v>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
           <t>Насос погружной Grandfar QD10-40/3-2.2</t>
         </is>
       </c>
       <c r="C269" s="0" t="inlineStr">
         <is>
-          <t>1 439 100 сум</t>
+          <t>1 439 100 soʻm</t>
         </is>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="0">
         <v>807</v>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
           <t>Дрель Bosch GBM 6 RE Professional</t>
         </is>
       </c>
       <c r="C270" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="0">
         <v>808</v>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
           <t>Паяльник для пластиковых труб EPA EPT-0006</t>
         </is>
       </c>
       <c r="C271" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="0">
         <v>809</v>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
           <t>Насос автоматический EPA EVN-A550-3</t>
         </is>
       </c>
       <c r="C272" s="0" t="inlineStr">
         <is>
-          <t>956 202 сум</t>
+          <t>956 202 soʻm</t>
         </is>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="0">
         <v>810</v>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-20kVa-3</t>
         </is>
       </c>
       <c r="C273" s="0" t="inlineStr">
         <is>
-          <t>6 332 040 сум</t>
+          <t>6 332 040 soʻm</t>
         </is>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="0">
         <v>811</v>
       </c>
       <c r="B274" s="0" t="inlineStr">
         <is>
           <t>Леска для триммера Ryobi RAC101 15м</t>
         </is>
       </c>
       <c r="C274" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="0">
         <v>812</v>
       </c>
       <c r="B275" s="0" t="inlineStr">
         <is>
           <t>Шпатель INGCO HPUT08125 INDUSTRIAL</t>
         </is>
       </c>
       <c r="C275" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="0">
         <v>813</v>
       </c>
       <c r="B276" s="0" t="inlineStr">
         <is>
           <t>Бесконтактный тахометр UNI-T UT373</t>
         </is>
       </c>
       <c r="C276" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="0">
         <v>814</v>
       </c>
       <c r="B277" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор VIKING TIG 315 BP AC/DC PRO</t>
         </is>
       </c>
       <c r="C277" s="0" t="inlineStr">
         <is>
-          <t>18 356 520 сум</t>
+          <t>18 356 520 soʻm</t>
         </is>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="0">
         <v>815</v>
       </c>
       <c r="B278" s="0" t="inlineStr">
         <is>
           <t>Скоба металлическая однолапковая д-21-22мм IEK</t>
         </is>
       </c>
       <c r="C278" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="0">
         <v>816</v>
       </c>
       <c r="B279" s="0" t="inlineStr">
         <is>
           <t>Мойка высокого давления TOTAL TGT11266</t>
         </is>
       </c>
       <c r="C279" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="0">
         <v>817</v>
       </c>
       <c r="B280" s="0" t="inlineStr">
         <is>
           <t>Диспенсер для бумажных полотенец</t>
         </is>
       </c>
       <c r="C280" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="0">
         <v>818</v>
       </c>
       <c r="B281" s="0" t="inlineStr">
         <is>
           <t>Цифровой уклономер BOSCH GIM 120 Professional</t>
         </is>
       </c>
       <c r="C281" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="0">
         <v>819</v>
       </c>
       <c r="B282" s="0" t="inlineStr">
         <is>
           <t>Стриппер многофункциональный INGCO HWSP851 215 мм</t>
         </is>
       </c>
       <c r="C282" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="0">
         <v>820</v>
       </c>
       <c r="B283" s="0" t="inlineStr">
         <is>
           <t>Газонокосилка Bosch Rotak 32</t>
         </is>
       </c>
       <c r="C283" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="0">
         <v>821</v>
       </c>
       <c r="B284" s="0" t="inlineStr">
         <is>
           <t>Галоши диэлектрические</t>
         </is>
       </c>
       <c r="C284" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="0">
         <v>822</v>
       </c>
       <c r="B285" s="0" t="inlineStr">
         <is>
           <t>Насосная станция Aquor 1AWZB1100</t>
         </is>
       </c>
       <c r="C285" s="0" t="inlineStr">
         <is>
-          <t>874 120 сум</t>
+          <t>874 120 soʻm</t>
         </is>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="0">
         <v>823</v>
       </c>
       <c r="B286" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-10000VA 110-250V</t>
         </is>
       </c>
       <c r="C286" s="0" t="inlineStr">
         <is>
-          <t>2 267 382 сум</t>
+          <t>2 267 382 soʻm</t>
         </is>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="0">
         <v>824</v>
       </c>
       <c r="B287" s="0" t="inlineStr">
         <is>
           <t>Рулетка Milwaukee STUD 7,5 м – 25 фт</t>
         </is>
       </c>
       <c r="C287" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="0">
         <v>825</v>
       </c>
       <c r="B288" s="0" t="inlineStr">
         <is>
           <t>Станок для алмазного бурения Cayken SCY-3050</t>
         </is>
       </c>
       <c r="C288" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="0">
         <v>826</v>
       </c>
       <c r="B289" s="0" t="inlineStr">
         <is>
           <t>Мойка высокого давления CROWN CT42022</t>
         </is>
       </c>
       <c r="C289" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="0">
         <v>827</v>
       </c>
       <c r="B290" s="0" t="inlineStr">
         <is>
           <t>Труборез MILWAUKEE для медных труб 3-28мм</t>
         </is>
       </c>
       <c r="C290" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="0">
         <v>828</v>
       </c>
       <c r="B291" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный пылесос TOTAL TVLI2001</t>
         </is>
       </c>
       <c r="C291" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="0">
         <v>829</v>
       </c>
       <c r="B292" s="0" t="inlineStr">
         <is>
           <t>Квалификационный тестер Fluke CableIQ CIQ-100</t>
         </is>
       </c>
       <c r="C292" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="0">
         <v>830</v>
       </c>
       <c r="B293" s="0" t="inlineStr">
         <is>
           <t>Система очистки воду обратный осмос Oasis DP Trio BW 50 – PUMP</t>
         </is>
       </c>
       <c r="C293" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="0">
         <v>831</v>
       </c>
       <c r="B294" s="0" t="inlineStr">
         <is>
           <t>Трубный рычажный ключ INGCO HPW04151</t>
         </is>
       </c>
       <c r="C294" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="0">
         <v>832</v>
       </c>
       <c r="B295" s="0" t="inlineStr">
         <is>
           <t>Диэлектрический коврик 750х750</t>
         </is>
       </c>
       <c r="C295" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="0">
         <v>833</v>
       </c>
       <c r="B296" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт INGCO ED2808</t>
         </is>
       </c>
       <c r="C296" s="0" t="inlineStr">
         <is>
-          <t>309 140 сум</t>
+          <t>309 140 soʻm</t>
         </is>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="0">
         <v>834</v>
       </c>
       <c r="B297" s="0" t="inlineStr">
         <is>
           <t>Щит распределительный на 36 автоматов VIKO IP40 внутренний</t>
         </is>
       </c>
       <c r="C297" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="0">
         <v>835</v>
       </c>
       <c r="B298" s="0" t="inlineStr">
         <is>
           <t>Ремни эргономичные VERTEBRAE+ Ryobi RAC138</t>
         </is>
       </c>
       <c r="C298" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="0">
         <v>836</v>
       </c>
       <c r="B299" s="0" t="inlineStr">
         <is>
           <t>Топор-колун Stihl AX 15 P</t>
         </is>
       </c>
       <c r="C299" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="0">
         <v>837</v>
       </c>
       <c r="B300" s="0" t="inlineStr">
         <is>
           <t>Автомат выключатель CHINT NM1-63S 3P 32A 15кА</t>
         </is>
       </c>
       <c r="C300" s="0" t="inlineStr">
         <is>
-          <t>159 900 сум</t>
+          <t>159 900 soʻm</t>
         </is>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="0">
         <v>838</v>
       </c>
       <c r="B301" s="0" t="inlineStr">
         <is>
           <t>Ленточная пила Makita 2107FK</t>
         </is>
       </c>
       <c r="C301" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="0">
         <v>839</v>
       </c>
       <c r="B302" s="0" t="inlineStr">
         <is>
           <t>Пресс-клещи обжимные КВТ JT-01A</t>
         </is>
       </c>
       <c r="C302" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="0">
         <v>840</v>
       </c>
       <c r="B303" s="0" t="inlineStr">
         <is>
           <t>Пресс гидравлический ручной КВТ ПГР-70</t>
         </is>
       </c>
       <c r="C303" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="0">
         <v>841</v>
       </c>
       <c r="B304" s="0" t="inlineStr">
         <is>
           <t>Насос скважинный ЭЦВ 8-40-60</t>
         </is>
       </c>
       <c r="C304" s="0" t="inlineStr">
         <is>
-          <t>10 313 976 сум</t>
+          <t>10 313 976 soʻm</t>
         </is>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="0">
         <v>842</v>
       </c>
       <c r="B305" s="0" t="inlineStr">
         <is>
           <t>Щит распределительный на 4 автоматов VIKO IP40 наружный</t>
         </is>
       </c>
       <c r="C305" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="0">
         <v>843</v>
       </c>
       <c r="B306" s="0" t="inlineStr">
         <is>
           <t>Пресс гидравлический КВТ ПГ-100</t>
         </is>
       </c>
       <c r="C306" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="0">
         <v>844</v>
       </c>
       <c r="B307" s="0" t="inlineStr">
         <is>
           <t>Перфоратор INGCO RH16008</t>
         </is>
       </c>
       <c r="C307" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="0">
         <v>845</v>
       </c>
       <c r="B308" s="0" t="inlineStr">
         <is>
           <t>Насос автоматический EPA EVN-A370-3</t>
         </is>
       </c>
       <c r="C308" s="0" t="inlineStr">
         <is>
-          <t>661 986 сум</t>
+          <t>661 986 soʻm</t>
         </is>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="0">
         <v>846</v>
       </c>
       <c r="B309" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-7500VA 110-250V</t>
         </is>
       </c>
       <c r="C309" s="0" t="inlineStr">
         <is>
-          <t>1 838 850 сум</t>
+          <t>1 838 850 soʻm</t>
         </is>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="0">
         <v>847</v>
       </c>
       <c r="B310" s="0" t="inlineStr">
         <is>
           <t>Сварочная маска TOTAL TSP9201</t>
         </is>
       </c>
       <c r="C310" s="0" t="inlineStr">
         <is>
-          <t>61 828 сум</t>
+          <t>61 828 soʻm</t>
         </is>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="0">
         <v>848</v>
       </c>
       <c r="B311" s="0" t="inlineStr">
         <is>
           <t>Ручные тиски с плоскими губками INGCO HFLP0110</t>
         </is>
       </c>
       <c r="C311" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="0">
         <v>849</v>
       </c>
       <c r="B312" s="0" t="inlineStr">
         <is>
           <t>Насос автоматический EPA EVN-A750-3</t>
         </is>
       </c>
       <c r="C312" s="0" t="inlineStr">
         <is>
-          <t>907 166 сум</t>
+          <t>907 166 soʻm</t>
         </is>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="0">
         <v>850</v>
       </c>
       <c r="B313" s="0" t="inlineStr">
         <is>
           <t>Пенообразователь для минимоек 450 мл Bosch</t>
         </is>
       </c>
       <c r="C313" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="0">
         <v>851</v>
       </c>
       <c r="B314" s="0" t="inlineStr">
         <is>
           <t>Пила торцовочная EPA ETP-355-2</t>
         </is>
       </c>
       <c r="C314" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="0">
         <v>852</v>
       </c>
       <c r="B315" s="0" t="inlineStr">
         <is>
           <t>Шланг гибкий ПВХ JET 5м 100мм 0.5мм</t>
         </is>
       </c>
       <c r="C315" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="0">
         <v>853</v>
       </c>
       <c r="B316" s="0" t="inlineStr">
         <is>
           <t>Насос бустерный LEO MA C550</t>
         </is>
       </c>
       <c r="C316" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="0">
         <v>854</v>
       </c>
       <c r="B317" s="0" t="inlineStr">
         <is>
           <t>Насосная станция LEO XKJ-1100IA</t>
         </is>
       </c>
       <c r="C317" s="0" t="inlineStr">
         <is>
-          <t>1 231 230 сум</t>
+          <t>1 231 230 soʻm</t>
         </is>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="0">
         <v>855</v>
       </c>
       <c r="B318" s="0" t="inlineStr">
         <is>
           <t>Указатель высокого напряжения УВН-80-2м</t>
         </is>
       </c>
       <c r="C318" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="0">
         <v>856</v>
       </c>
       <c r="B319" s="0" t="inlineStr">
         <is>
           <t>Мини Фрезер TOTAL TLT5001</t>
         </is>
       </c>
       <c r="C319" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="0">
         <v>857</v>
       </c>
       <c r="B320" s="0" t="inlineStr">
         <is>
           <t>Насос центробежный LEO APm37</t>
         </is>
       </c>
       <c r="C320" s="0" t="inlineStr">
         <is>
-          <t>415 740 сум</t>
+          <t>415 740 soʻm</t>
         </is>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="0">
         <v>858</v>
       </c>
       <c r="B321" s="0" t="inlineStr">
         <is>
           <t>Торцовочная пила TOTAL TS42182551</t>
         </is>
       </c>
       <c r="C321" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="0">
         <v>859</v>
       </c>
       <c r="B322" s="0" t="inlineStr">
         <is>
           <t>Пила торцовочная INGCO BM2S18004</t>
         </is>
       </c>
       <c r="C322" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="0">
         <v>860</v>
       </c>
       <c r="B323" s="0" t="inlineStr">
         <is>
           <t>Блок автоматики EPA EAR-10BAR-1</t>
         </is>
       </c>
       <c r="C323" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="0">
         <v>861</v>
       </c>
       <c r="B324" s="0" t="inlineStr">
         <is>
           <t>Скоба K-1157 IEK</t>
         </is>
       </c>
       <c r="C324" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="0">
         <v>862</v>
       </c>
       <c r="B325" s="0" t="inlineStr">
         <is>
           <t>Полка кабельная К-1160 IEK</t>
         </is>
       </c>
       <c r="C325" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="0">
         <v>863</v>
       </c>
       <c r="B326" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GFH2080-200</t>
         </is>
       </c>
       <c r="C326" s="0" t="inlineStr">
         <is>
-          <t>8 446 451 сум</t>
+          <t>8 446 451 soʻm</t>
         </is>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="0">
         <v>864</v>
       </c>
       <c r="B327" s="0" t="inlineStr">
         <is>
           <t>Насос автоматический EPA EVN-A300-2</t>
         </is>
       </c>
       <c r="C327" s="0" t="inlineStr">
         <is>
-          <t>919 425 сум</t>
+          <t>919 425 soʻm</t>
         </is>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="0">
         <v>865</v>
       </c>
       <c r="B328" s="0" t="inlineStr">
         <is>
           <t>Кабель силовой ВВГнг 2х2.5-0.66</t>
         </is>
       </c>
       <c r="C328" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="0">
         <v>866</v>
       </c>
       <c r="B329" s="0" t="inlineStr">
         <is>
           <t>Оптический нивелир Bosch GOL 32 D</t>
         </is>
       </c>
       <c r="C329" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="0">
         <v>867</v>
       </c>
       <c r="B330" s="0" t="inlineStr">
         <is>
           <t>Гравер аккумуляторный Ryobi R18RT-0 ONE+</t>
         </is>
       </c>
       <c r="C330" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="0">
         <v>868</v>
       </c>
       <c r="B331" s="0" t="inlineStr">
         <is>
           <t>Мойка высокого давления INGCO HPWR28008</t>
         </is>
       </c>
       <c r="C331" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="0">
         <v>869</v>
       </c>
       <c r="B332" s="0" t="inlineStr">
         <is>
           <t>Перфоратор ЕРА EEP-40-2</t>
         </is>
       </c>
       <c r="C332" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="0">
         <v>870</v>
       </c>
       <c r="B333" s="0" t="inlineStr">
         <is>
           <t>Перфоратор TOTAL TH306226</t>
         </is>
       </c>
       <c r="C333" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="0">
         <v>871</v>
       </c>
       <c r="B334" s="0" t="inlineStr">
         <is>
           <t>Кувалда с фибергласовой рукояткой INGCO HSTH8804 2 кг</t>
         </is>
       </c>
       <c r="C334" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="0">
         <v>872</v>
       </c>
       <c r="B335" s="0" t="inlineStr">
         <is>
           <t>Провод ПВС 5х10 (многожильный)</t>
         </is>
       </c>
       <c r="C335" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="0">
         <v>873</v>
       </c>
       <c r="B336" s="0" t="inlineStr">
         <is>
           <t>Набор ключей с трещоткой Total THT102RK061 6pcs</t>
         </is>
       </c>
       <c r="C336" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="0">
         <v>874</v>
       </c>
       <c r="B337" s="0" t="inlineStr">
         <is>
           <t>Насос циркуляционный LEO LPm550</t>
         </is>
       </c>
       <c r="C337" s="0" t="inlineStr">
         <is>
-          <t>1 471 080 сум</t>
+          <t>1 471 080 soʻm</t>
         </is>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="0">
         <v>875</v>
       </c>
       <c r="B338" s="0" t="inlineStr">
         <is>
           <t>Компрессор EPA EVK-60-1</t>
         </is>
       </c>
       <c r="C338" s="0" t="inlineStr">
         <is>
-          <t>3 549 780 сум</t>
+          <t>3 549 780 soʻm</t>
         </is>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="0">
         <v>876</v>
       </c>
       <c r="B339" s="0" t="inlineStr">
         <is>
           <t>Обушковая пила со стуслом INGCO HMBS3008</t>
         </is>
       </c>
       <c r="C339" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="0">
         <v>877</v>
       </c>
       <c r="B340" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила BOSCH GTS 10 XC</t>
         </is>
       </c>
       <c r="C340" s="0" t="inlineStr">
         <is>
-          <t>13 636 272 сум</t>
+          <t>13 636 272 soʻm</t>
         </is>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="0">
         <v>878</v>
       </c>
       <c r="B341" s="0" t="inlineStr">
         <is>
           <t>Сверлильный станок CROWN CT32016</t>
         </is>
       </c>
       <c r="C341" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="0">
         <v>879</v>
       </c>
       <c r="B342" s="0" t="inlineStr">
         <is>
           <t>Кабель силовой ВВГнг 4х16-1</t>
         </is>
       </c>
       <c r="C342" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="0">
         <v>880</v>
       </c>
       <c r="B343" s="0" t="inlineStr">
         <is>
           <t>Цифровой мультиметр Fluke 117</t>
         </is>
       </c>
       <c r="C343" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="0">
         <v>881</v>
       </c>
       <c r="B344" s="0" t="inlineStr">
         <is>
           <t>Компрессор SHIMGE SG1090T-100L</t>
         </is>
       </c>
       <c r="C344" s="0" t="inlineStr">
         <is>
-          <t>5 179 374 сум</t>
+          <t>5 179 374 soʻm</t>
         </is>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="0">
         <v>882</v>
       </c>
       <c r="B345" s="0" t="inlineStr">
         <is>
           <t>Станок деревообр комбинированный JET JKM-300</t>
         </is>
       </c>
       <c r="C345" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="0">
         <v>883</v>
       </c>
       <c r="B346" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная сабельная пила TOTAL TRSLI1151</t>
         </is>
       </c>
       <c r="C346" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="0">
         <v>884</v>
       </c>
       <c r="B347" s="0" t="inlineStr">
         <is>
           <t>Розетка двойная Legrand Valena RJ11+RJ45</t>
         </is>
       </c>
       <c r="C347" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="0">
         <v>885</v>
       </c>
       <c r="B348" s="0" t="inlineStr">
         <is>
           <t>Розетка HDMI Legrand Valena IP40</t>
         </is>
       </c>
       <c r="C348" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="0">
         <v>886</v>
       </c>
       <c r="B349" s="0" t="inlineStr">
         <is>
           <t>Кабель сигнализационный КСПВ 4х0.5</t>
         </is>
       </c>
       <c r="C349" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="0">
         <v>887</v>
       </c>
       <c r="B350" s="0" t="inlineStr">
         <is>
           <t>Отбойный молоток INGCO PDB17018</t>
         </is>
       </c>
       <c r="C350" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="0">
         <v>888</v>
       </c>
       <c r="B351" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила Bosch GTS 10 J Professional</t>
         </is>
       </c>
       <c r="C351" s="0" t="inlineStr">
         <is>
-          <t>8 890 440 сум</t>
+          <t>8 890 440 soʻm</t>
         </is>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="0">
         <v>889</v>
       </c>
       <c r="B352" s="0" t="inlineStr">
         <is>
           <t>Кристаллы полифосфата 6/10</t>
         </is>
       </c>
       <c r="C352" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="0">
         <v>890</v>
       </c>
       <c r="B353" s="0" t="inlineStr">
         <is>
           <t>Термометр лазерный UNI-T UT300S</t>
         </is>
       </c>
       <c r="C353" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="0">
         <v>891</v>
       </c>
       <c r="B354" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный ударный шуруповерт Makita BTP141RFE</t>
         </is>
       </c>
       <c r="C354" s="0" t="inlineStr">
         <is>
-          <t>2 908 048 сум</t>
+          <t>2 908 048 soʻm</t>
         </is>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="0">
         <v>892</v>
       </c>
       <c r="B355" s="0" t="inlineStr">
         <is>
           <t>Провод ПУГНП 2х0,5 (многожильный)</t>
         </is>
       </c>
       <c r="C355" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="0">
         <v>893</v>
       </c>
       <c r="B356" s="0" t="inlineStr">
         <is>
           <t>Кисть макловица INGCO HCLB120308 INDUSTRIAL</t>
         </is>
       </c>
       <c r="C356" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="0">
         <v>894</v>
       </c>
       <c r="B357" s="0" t="inlineStr">
         <is>
           <t>Насос самовсасывающий LEO LKSm350A</t>
         </is>
       </c>
       <c r="C357" s="0" t="inlineStr">
         <is>
-          <t>649 194 сум</t>
+          <t>649 194 soʻm</t>
         </is>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="0">
         <v>895</v>
       </c>
       <c r="B358" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ELT Volt Expert-30KVA 1-SM</t>
         </is>
       </c>
       <c r="C358" s="0" t="inlineStr">
         <is>
-          <t>7 568 600 сум</t>
+          <t>7 568 600 soʻm</t>
         </is>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="0">
         <v>896</v>
       </c>
       <c r="B359" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповёрт TOTAL TDLI20025</t>
         </is>
       </c>
       <c r="C359" s="0" t="inlineStr">
         <is>
-          <t>882 648 сум</t>
+          <t>882 648 soʻm</t>
         </is>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="0">
         <v>897</v>
       </c>
       <c r="B360" s="0" t="inlineStr">
         <is>
           <t>Светильник Шар PMMA D250 Smoke ELT</t>
         </is>
       </c>
       <c r="C360" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="0">
         <v>898</v>
       </c>
       <c r="B361" s="0" t="inlineStr">
         <is>
           <t>Компрессор EPA EVK-90-1</t>
         </is>
       </c>
       <c r="C361" s="0" t="inlineStr">
         <is>
-          <t>3 810 950 сум</t>
+          <t>3 810 950 soʻm</t>
         </is>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="0">
         <v>899</v>
       </c>
       <c r="B362" s="0" t="inlineStr">
         <is>
           <t>Кабель для компьютерных сетей КСВППэ-5е 4x2x0.52</t>
         </is>
       </c>
       <c r="C362" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="0">
         <v>900</v>
       </c>
       <c r="B363" s="0" t="inlineStr">
         <is>
           <t>Насос автоматический EPA EVN-A1100-2</t>
         </is>
       </c>
       <c r="C363" s="0" t="inlineStr">
         <is>
-          <t>1 915 602 сум</t>
+          <t>1 915 602 soʻm</t>
         </is>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="0">
         <v>901</v>
       </c>
       <c r="B364" s="0" t="inlineStr">
         <is>
           <t>Измеритель сопротивления заземления Fluke 1623-2 GEO</t>
         </is>
       </c>
       <c r="C364" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="0">
         <v>902</v>
       </c>
       <c r="B365" s="0" t="inlineStr">
         <is>
           <t>Лазерный уровень 3D TOTAL TLL305205</t>
         </is>
       </c>
       <c r="C365" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="0">
         <v>903</v>
       </c>
       <c r="B366" s="0" t="inlineStr">
         <is>
           <t>Насос скважинный ЭЦВ 8-25-100</t>
         </is>
       </c>
       <c r="C366" s="0" t="inlineStr">
         <is>
-          <t>8 840 551 сум</t>
+          <t>8 840 551 soʻm</t>
         </is>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="0">
         <v>904</v>
       </c>
       <c r="B367" s="0" t="inlineStr">
         <is>
           <t>Держатель электродов для MMA-сварки СИБРТЕХ 91453</t>
         </is>
       </c>
       <c r="C367" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="0">
         <v>905</v>
       </c>
       <c r="B368" s="0" t="inlineStr">
         <is>
           <t>Пылесос TOTAL TVC14301</t>
         </is>
       </c>
       <c r="C368" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="0">
         <v>906</v>
       </c>
       <c r="B369" s="0" t="inlineStr">
         <is>
           <t>Насос автоматический EPA EVN-A400-2</t>
         </is>
       </c>
       <c r="C369" s="0" t="inlineStr">
         <is>
-          <t>956 202 сум</t>
+          <t>956 202 soʻm</t>
         </is>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="0">
         <v>907</v>
       </c>
       <c r="B370" s="0" t="inlineStr">
         <is>
           <t>Пила торцовочная CROWN CT15209</t>
         </is>
       </c>
       <c r="C370" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="0">
         <v>908</v>
       </c>
       <c r="B371" s="0" t="inlineStr">
         <is>
           <t>Настенный кронштейн для лотка IEK 100</t>
         </is>
       </c>
       <c r="C371" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="0">
         <v>909</v>
       </c>
       <c r="B372" s="0" t="inlineStr">
         <is>
           <t>Мойка высокого давления BOSCH EasyAquatak 120</t>
         </is>
       </c>
       <c r="C372" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="0">
         <v>910</v>
       </c>
       <c r="B373" s="0" t="inlineStr">
         <is>
           <t>Провод АС 25/4.2</t>
         </is>
       </c>
       <c r="C373" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="0">
         <v>911</v>
       </c>
       <c r="B374" s="0" t="inlineStr">
         <is>
           <t>Стремянка Metal Tools 17009</t>
         </is>
       </c>
       <c r="C374" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="0">
         <v>912</v>
       </c>
       <c r="B375" s="0" t="inlineStr">
         <is>
           <t>Электрическая дрель EPA EED-10P-8</t>
         </is>
       </c>
       <c r="C375" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="0">
         <v>913</v>
       </c>
       <c r="B376" s="0" t="inlineStr">
         <is>
           <t>Пояс страховочный (трос)</t>
         </is>
       </c>
       <c r="C376" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="0">
         <v>914</v>
       </c>
       <c r="B377" s="0" t="inlineStr">
         <is>
           <t>Шуруповерт EPA EASH-14.4-5</t>
         </is>
       </c>
       <c r="C377" s="0" t="inlineStr">
         <is>
-          <t>735 540 сум</t>
+          <t>735 540 soʻm</t>
         </is>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="0">
         <v>915</v>
       </c>
       <c r="B378" s="0" t="inlineStr">
         <is>
           <t>Строительный пылесос INGCO VC14122</t>
         </is>
       </c>
       <c r="C378" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="0">
         <v>916</v>
       </c>
       <c r="B379" s="0" t="inlineStr">
         <is>
           <t>Бормашина TOTAL TG501032</t>
         </is>
       </c>
       <c r="C379" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="0">
         <v>917</v>
       </c>
       <c r="B380" s="0" t="inlineStr">
         <is>
           <t>Виброметр Fluke 805</t>
         </is>
       </c>
       <c r="C380" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="0">
         <v>918</v>
       </c>
       <c r="B381" s="0" t="inlineStr">
         <is>
           <t>Газонокосилка электрическая Makita ELM4620</t>
         </is>
       </c>
       <c r="C381" s="0" t="inlineStr">
         <is>
-          <t>3 890 900 сум</t>
+          <t>3 890 900 soʻm</t>
         </is>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="0">
         <v>919</v>
       </c>
       <c r="B382" s="0" t="inlineStr">
         <is>
           <t>Бензопила Stihl MS 250</t>
         </is>
       </c>
       <c r="C382" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="0">
         <v>920</v>
       </c>
       <c r="B383" s="0" t="inlineStr">
         <is>
           <t>Гильза кабельная ГМЛ-6 КВТ</t>
         </is>
       </c>
       <c r="C383" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="0">
         <v>921</v>
       </c>
       <c r="B384" s="0" t="inlineStr">
         <is>
           <t>Провод АС 70/11</t>
         </is>
       </c>
       <c r="C384" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="0">
         <v>922</v>
       </c>
       <c r="B385" s="0" t="inlineStr">
         <is>
           <t>Дрель алмазного сверления Bosch GDB 180 WE Professional</t>
         </is>
       </c>
       <c r="C385" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="0">
         <v>923</v>
       </c>
       <c r="B386" s="0" t="inlineStr">
         <is>
           <t>Выключатель автоматический Schneider Electric Easy9 1P 16A 4.5кА C</t>
         </is>
       </c>
       <c r="C386" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="0">
         <v>924</v>
       </c>
       <c r="B387" s="0" t="inlineStr">
         <is>
           <t>Стеклорез TOTAL THT561781</t>
         </is>
       </c>
       <c r="C387" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="0">
         <v>925</v>
       </c>
       <c r="B388" s="0" t="inlineStr">
         <is>
           <t>Станок распиловочный Ryobi RTS1800-G</t>
         </is>
       </c>
       <c r="C388" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="0">
         <v>926</v>
       </c>
       <c r="B389" s="0" t="inlineStr">
         <is>
           <t>Кабель силовой ВВГ 4х10-1</t>
         </is>
       </c>
       <c r="C389" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="0">
         <v>927</v>
       </c>
       <c r="B390" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-500VA</t>
         </is>
       </c>
       <c r="C390" s="0" t="inlineStr">
         <is>
-          <t>405 080 сум</t>
+          <t>405 080 soʻm</t>
         </is>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="0">
         <v>928</v>
       </c>
       <c r="B391" s="0" t="inlineStr">
         <is>
           <t>Кабель сигнализационный КСПВ 2х0.8</t>
         </is>
       </c>
       <c r="C391" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="0">
         <v>929</v>
       </c>
       <c r="B392" s="0" t="inlineStr">
         <is>
           <t>Кабель силовой ВВГ 4х25.0-0.66</t>
         </is>
       </c>
       <c r="C392" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="0">
         <v>930</v>
       </c>
       <c r="B393" s="0" t="inlineStr">
         <is>
           <t>Газонокосилка бензиновая MTD SMART 46 PO</t>
         </is>
       </c>
       <c r="C393" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="0">
         <v>931</v>
       </c>
       <c r="B394" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-D15000VA 110-250V напольный</t>
         </is>
       </c>
       <c r="C394" s="0" t="inlineStr">
         <is>
-          <t>2 696 980 сум</t>
+          <t>2 696 980 soʻm</t>
         </is>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="0">
         <v>932</v>
       </c>
       <c r="B395" s="0" t="inlineStr">
         <is>
           <t>Устройство АВР CHINT NZ7-630S/3P 630A</t>
         </is>
       </c>
       <c r="C395" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="0">
         <v>933</v>
       </c>
       <c r="B396" s="0" t="inlineStr">
         <is>
           <t>Кабельный тестер MicroScanner2 FLUKE MS2-100</t>
         </is>
       </c>
       <c r="C396" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="0">
         <v>934</v>
       </c>
       <c r="B397" s="0" t="inlineStr">
         <is>
           <t>Пресс гидравлический КВТ ПГРО-60А</t>
         </is>
       </c>
       <c r="C397" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="0">
         <v>935</v>
       </c>
       <c r="B398" s="0" t="inlineStr">
         <is>
           <t>Сапоги резиновые</t>
         </is>
       </c>
       <c r="C398" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="0">
         <v>936</v>
       </c>
       <c r="B399" s="0" t="inlineStr">
         <is>
           <t>Пила электрическая цепная CROWN CT15165</t>
         </is>
       </c>
       <c r="C399" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="0">
         <v>937</v>
       </c>
       <c r="B400" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор VIKING TIG 200P AC/DC PRO</t>
         </is>
       </c>
       <c r="C400" s="0" t="inlineStr">
         <is>
-          <t>7 408 700 сум</t>
+          <t>7 408 700 soʻm</t>
         </is>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="0">
         <v>938</v>
       </c>
       <c r="B401" s="0" t="inlineStr">
         <is>
           <t>Стойка сверлильного станка BOSCH GCR 180 Professional</t>
         </is>
       </c>
       <c r="C401" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="0">
         <v>939</v>
       </c>
       <c r="B402" s="0" t="inlineStr">
         <is>
           <t>Паяльник электрический 60 Вт INGCO SI0368 INDUSTRIAL</t>
         </is>
       </c>
       <c r="C402" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="0">
         <v>940</v>
       </c>
       <c r="B403" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифмашина EPA EMSH-180-4</t>
         </is>
       </c>
       <c r="C403" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="0">
         <v>942</v>
       </c>
       <c r="B404" s="0" t="inlineStr">
         <is>
           <t>Строительный уровень магнитный INGCO HSL38040M INDUSTRIAL 40см</t>
         </is>
       </c>
       <c r="C404" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="0">
         <v>943</v>
       </c>
       <c r="B405" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-3000VA</t>
         </is>
       </c>
       <c r="C405" s="0" t="inlineStr">
         <is>
-          <t>771 784 сум</t>
+          <t>771 784 soʻm</t>
         </is>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="0">
         <v>944</v>
       </c>
       <c r="B406" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторные ножницы Bosch ISIO 3 для травы и кустов</t>
         </is>
       </c>
       <c r="C406" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="0">
         <v>945</v>
       </c>
       <c r="B407" s="0" t="inlineStr">
         <is>
           <t>Паяльник TOTAL TT328151</t>
         </is>
       </c>
       <c r="C407" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="0">
         <v>946</v>
       </c>
       <c r="B408" s="0" t="inlineStr">
         <is>
           <t>Ударная дрель EPA EPD-26-3</t>
         </is>
       </c>
       <c r="C408" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="0">
         <v>947</v>
       </c>
       <c r="B409" s="0" t="inlineStr">
         <is>
           <t>Насосный агрегат с электродвигателем 1К 160/30 5A160L2-30кВт</t>
         </is>
       </c>
       <c r="C409" s="0" t="inlineStr">
         <is>
-          <t>32 544 980 сум</t>
+          <t>32 544 980 soʻm</t>
         </is>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="0">
         <v>948</v>
       </c>
       <c r="B410" s="0" t="inlineStr">
         <is>
           <t>Насос канализационный погружной LEO XSP26.4-10/1.8ID</t>
         </is>
       </c>
       <c r="C410" s="0" t="inlineStr">
         <is>
-          <t>2 280 174 сум</t>
+          <t>2 280 174 soʻm</t>
         </is>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="0">
         <v>949</v>
       </c>
       <c r="B411" s="0" t="inlineStr">
         <is>
           <t>Секатор садовый Stihl Bypass PG 20</t>
         </is>
       </c>
       <c r="C411" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="0">
         <v>950</v>
       </c>
       <c r="B412" s="0" t="inlineStr">
         <is>
           <t>Сверло по металлу с содержанием кобальта MILWAUKEE HSS-CO 10,0</t>
         </is>
       </c>
       <c r="C412" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="0">
         <v>951</v>
       </c>
       <c r="B413" s="0" t="inlineStr">
         <is>
           <t>Автомат выключатель CHINT NM1-400S 3P 250A 35кА</t>
         </is>
       </c>
       <c r="C413" s="0" t="inlineStr">
         <is>
-          <t>906 100 сум</t>
+          <t>906 100 soʻm</t>
         </is>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="0">
         <v>952</v>
       </c>
       <c r="B414" s="0" t="inlineStr">
         <is>
           <t>Светодиодная лампа LED Econom A60-M 10W E27 ELT</t>
         </is>
       </c>
       <c r="C414" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="0">
         <v>953</v>
       </c>
       <c r="B415" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная пила TOTAL TGSLI2001</t>
         </is>
       </c>
       <c r="C415" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="0">
         <v>954</v>
       </c>
       <c r="B416" s="0" t="inlineStr">
         <is>
           <t>Инструмент для разделки кабеля КВТ КСП-40</t>
         </is>
       </c>
       <c r="C416" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="0">
         <v>955</v>
       </c>
       <c r="B417" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-D5000VA напольный</t>
         </is>
       </c>
       <c r="C417" s="0" t="inlineStr">
         <is>
-          <t>1 531 842 сум</t>
+          <t>1 531 842 soʻm</t>
         </is>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="0">
         <v>956</v>
       </c>
       <c r="B418" s="0" t="inlineStr">
         <is>
           <t>4-х кулачковый токарный патрон по дереву JET в наборе CK-3.75Z/S1 95мм</t>
         </is>
       </c>
       <c r="C418" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="0">
         <v>957</v>
       </c>
       <c r="B419" s="0" t="inlineStr">
         <is>
           <t>Прокладка неопрена Makro Teknik 5x15mm</t>
         </is>
       </c>
       <c r="C419" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="0">
         <v>958</v>
       </c>
       <c r="B420" s="0" t="inlineStr">
         <is>
           <t>Пресс-клещи КВТ ПКВк-16Т</t>
         </is>
       </c>
       <c r="C420" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="0">
         <v>959</v>
       </c>
       <c r="B421" s="0" t="inlineStr">
         <is>
           <t>Фен технический INGCO HG20008</t>
         </is>
       </c>
       <c r="C421" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="0">
         <v>960</v>
       </c>
       <c r="B422" s="0" t="inlineStr">
         <is>
           <t>Отбойный молоток TOTAL TH215002</t>
         </is>
       </c>
       <c r="C422" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="0">
         <v>961</v>
       </c>
       <c r="B423" s="0" t="inlineStr">
         <is>
           <t>Щит распределительный на 6 автоматов VIKO IP40 наружный</t>
         </is>
       </c>
       <c r="C423" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="0">
         <v>962</v>
       </c>
       <c r="B424" s="0" t="inlineStr">
         <is>
           <t>Пресс гидравлический ручной КВТ ПГР-120</t>
         </is>
       </c>
       <c r="C424" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="0">
         <v>963</v>
       </c>
       <c r="B425" s="0" t="inlineStr">
         <is>
           <t>Пояс разгрузочный MILWAUKEE</t>
         </is>
       </c>
       <c r="C425" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="0">
         <v>964</v>
       </c>
       <c r="B426" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт CROWN CT21055L</t>
         </is>
       </c>
       <c r="C426" s="0" t="inlineStr">
         <is>
-          <t>820 820 сум</t>
+          <t>820 820 soʻm</t>
         </is>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="0">
         <v>965</v>
       </c>
       <c r="B427" s="0" t="inlineStr">
         <is>
           <t>Дизельный сварочный агрегат Hyundai DHYW190AC</t>
         </is>
       </c>
       <c r="C427" s="0" t="inlineStr">
         <is>
-          <t>13 090 480 сум</t>
+          <t>13 090 480 soʻm</t>
         </is>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="0">
         <v>966</v>
       </c>
       <c r="B428" s="0" t="inlineStr">
         <is>
           <t>Провод СИП-4 4х35</t>
         </is>
       </c>
       <c r="C428" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="0">
         <v>967</v>
       </c>
       <c r="B429" s="0" t="inlineStr">
         <is>
           <t>Лампа линейная LED STANDART T8-L60 10W</t>
         </is>
       </c>
       <c r="C429" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="0">
         <v>968</v>
       </c>
       <c r="B430" s="0" t="inlineStr">
         <is>
           <t>Насосная станция поверхностная SHIMGE PW250</t>
         </is>
       </c>
       <c r="C430" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="0">
         <v>969</v>
       </c>
       <c r="B431" s="0" t="inlineStr">
         <is>
           <t>Дрель алмазного сверления BOSCH GDB 350 WE Professional</t>
         </is>
       </c>
       <c r="C431" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="0">
         <v>970</v>
       </c>
       <c r="B432" s="0" t="inlineStr">
         <is>
           <t>Выключатель автоматический Legrand TX3 3P 25A 10kА</t>
         </is>
       </c>
       <c r="C432" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="0">
         <v>971</v>
       </c>
       <c r="B433" s="0" t="inlineStr">
         <is>
           <t>Перфоратор Bosch GBH 12-52 DV Professional</t>
         </is>
       </c>
       <c r="C433" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="0">
         <v>972</v>
       </c>
       <c r="B434" s="0" t="inlineStr">
         <is>
           <t>Колодка четырех гнездная без заземления VIKO 230W</t>
         </is>
       </c>
       <c r="C434" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="0">
         <v>973</v>
       </c>
       <c r="B435" s="0" t="inlineStr">
         <is>
           <t>Насосная станция поверхностная SHIMGE 1.5AWZB 1100</t>
         </is>
       </c>
       <c r="C435" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="0">
         <v>974</v>
       </c>
       <c r="B436" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила INGCO CS18518</t>
         </is>
       </c>
       <c r="C436" s="0" t="inlineStr">
         <is>
-          <t>607 620 сум</t>
+          <t>607 620 soʻm</t>
         </is>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="0">
         <v>975</v>
       </c>
       <c r="B437" s="0" t="inlineStr">
         <is>
           <t>Набор комбинированных гаечных ключей с трещоткой INGCO HKSPAR1082</t>
         </is>
       </c>
       <c r="C437" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="0">
         <v>976</v>
       </c>
       <c r="B438" s="0" t="inlineStr">
         <is>
           <t>Пила Бензиновая Ingco GCS45185</t>
         </is>
       </c>
       <c r="C438" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="0">
         <v>977</v>
       </c>
       <c r="B439" s="0" t="inlineStr">
         <is>
           <t>Cтроительный фен EPA EEF-2000-6</t>
         </is>
       </c>
       <c r="C439" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="0">
         <v>978</v>
       </c>
       <c r="B440" s="0" t="inlineStr">
         <is>
           <t>Мойка высокого давления HPWR15028 INGCO</t>
         </is>
       </c>
       <c r="C440" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="0">
         <v>979</v>
       </c>
       <c r="B441" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор VIKING MMA 400 PRO</t>
         </is>
       </c>
       <c r="C441" s="0" t="inlineStr">
         <is>
-          <t>11 278 280 сум</t>
+          <t>11 278 280 soʻm</t>
         </is>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="0">
         <v>980</v>
       </c>
       <c r="B442" s="0" t="inlineStr">
         <is>
           <t>Насосный агрегат с электродвигателем 1К 290/30 5A200L2-37кВт</t>
         </is>
       </c>
       <c r="C442" s="0" t="inlineStr">
         <is>
-          <t>36 222 680 сум</t>
+          <t>36 222 680 soʻm</t>
         </is>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="0">
         <v>981</v>
       </c>
       <c r="B443" s="0" t="inlineStr">
         <is>
           <t>Пресс-клещи КВТ ПК-35м</t>
         </is>
       </c>
       <c r="C443" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="0">
         <v>982</v>
       </c>
       <c r="B444" s="0" t="inlineStr">
         <is>
           <t>Аккумулятор BOSCH 36V 4.0Ah (Li-Ion)</t>
         </is>
       </c>
       <c r="C444" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="0">
         <v>983</v>
       </c>
       <c r="B445" s="0" t="inlineStr">
         <is>
           <t>Набор отверток TOTAL THT250608</t>
         </is>
       </c>
       <c r="C445" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="0">
         <v>984</v>
       </c>
       <c r="B446" s="0" t="inlineStr">
         <is>
           <t>Полотно для ленточной пилы MILWAUKEE 1140 мм 3шт</t>
         </is>
       </c>
       <c r="C446" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="0">
         <v>985</v>
       </c>
       <c r="B447" s="0" t="inlineStr">
         <is>
           <t>Провод ПВС 3х6 (многожильный)</t>
         </is>
       </c>
       <c r="C447" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="0">
         <v>986</v>
       </c>
       <c r="B448" s="0" t="inlineStr">
         <is>
           <t>Электродвигатель асинхронный АИР90L-4 2.2кВт 1500об/мин</t>
         </is>
       </c>
       <c r="C448" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="0">
         <v>987</v>
       </c>
       <c r="B449" s="0" t="inlineStr">
         <is>
           <t>Перфоратор TOTAL TH309288</t>
         </is>
       </c>
       <c r="C449" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="0">
         <v>988</v>
       </c>
       <c r="B450" s="0" t="inlineStr">
         <is>
           <t>Отбойный молоток EPA EOM-45-2</t>
         </is>
       </c>
       <c r="C450" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="0">
         <v>989</v>
       </c>
       <c r="B451" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная дрель-шуруповерт Makita DDF453RFE</t>
         </is>
       </c>
       <c r="C451" s="0" t="inlineStr">
         <is>
-          <t>2 640 482 сум</t>
+          <t>2 640 482 soʻm</t>
         </is>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="0">
         <v>990</v>
       </c>
       <c r="B452" s="0" t="inlineStr">
         <is>
           <t>Набор из 4 токарных резцов JET</t>
         </is>
       </c>
       <c r="C452" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="0">
         <v>991</v>
       </c>
       <c r="B453" s="0" t="inlineStr">
         <is>
           <t>Насос погружной Grandfar 25QDX1.5-12-0.25F</t>
         </is>
       </c>
       <c r="C453" s="0" t="inlineStr">
         <is>
-          <t>580 970 сум</t>
+          <t>580 970 soʻm</t>
         </is>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="0">
         <v>992</v>
       </c>
       <c r="B454" s="0" t="inlineStr">
         <is>
           <t>Светорегулятор (диммер) VIKO KARRE 1000W</t>
         </is>
       </c>
       <c r="C454" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="0">
         <v>993</v>
       </c>
       <c r="B455" s="0" t="inlineStr">
         <is>
           <t>Провод ПВС 4х6 (многожильный)</t>
         </is>
       </c>
       <c r="C455" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="0">
         <v>994</v>
       </c>
       <c r="B456" s="0" t="inlineStr">
         <is>
           <t>Насос скважинный ЭЦВ 6-16-75</t>
         </is>
       </c>
       <c r="C456" s="0" t="inlineStr">
         <is>
-          <t>6 753 110 сум</t>
+          <t>6 753 110 soʻm</t>
         </is>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="0">
         <v>995</v>
       </c>
       <c r="B457" s="0" t="inlineStr">
         <is>
           <t>Щит распределительный на 24 автоматов VIKO IP40 наружный</t>
         </is>
       </c>
       <c r="C457" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="0">
         <v>996</v>
       </c>
       <c r="B458" s="0" t="inlineStr">
         <is>
           <t>Инструмент для снятия изоляции КВТ WS-04A</t>
         </is>
       </c>
       <c r="C458" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="0">
         <v>997</v>
       </c>
       <c r="B459" s="0" t="inlineStr">
         <is>
           <t>Газонокосилка электрическая Ryobi RLM13E33S</t>
         </is>
       </c>
       <c r="C459" s="0" t="inlineStr">
         <is>
-          <t>1 422 044 сум</t>
+          <t>1 422 044 soʻm</t>
         </is>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="0">
         <v>998</v>
       </c>
       <c r="B460" s="0" t="inlineStr">
         <is>
           <t>Фрезер INGCO RT22001</t>
         </is>
       </c>
       <c r="C460" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="0">
         <v>999</v>
       </c>
       <c r="B461" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина (болгарка) CROWN CT13336</t>
         </is>
       </c>
       <c r="C461" s="0" t="inlineStr">
         <is>
-          <t>469 040 сум</t>
+          <t>469 040 soʻm</t>
         </is>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="0">
         <v>1000</v>
       </c>
       <c r="B462" s="0" t="inlineStr">
         <is>
           <t>Розетка двойная Legrand Etika 2х USB</t>
         </is>
       </c>
       <c r="C462" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="0">
         <v>1001</v>
       </c>
       <c r="B463" s="0" t="inlineStr">
         <is>
           <t>Степлер механический INGCO HSG1403</t>
         </is>
       </c>
       <c r="C463" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="0">
         <v>1002</v>
       </c>
       <c r="B464" s="0" t="inlineStr">
         <is>
           <t>Светодиодная лампа LED LX-10.3w (блистер с пультом)</t>
         </is>
       </c>
       <c r="C464" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="0">
         <v>1003</v>
       </c>
       <c r="B465" s="0" t="inlineStr">
         <is>
           <t>Провод СИП-4 4х25</t>
         </is>
       </c>
       <c r="C465" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="0">
         <v>1004</v>
       </c>
       <c r="B466" s="0" t="inlineStr">
         <is>
           <t>Портативный осциллограф UNI-T UTD1025C</t>
         </is>
       </c>
       <c r="C466" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="0">
         <v>1005</v>
       </c>
       <c r="B467" s="0" t="inlineStr">
         <is>
           <t>Насос скважинный ЭЦВ 8-40-150</t>
         </is>
       </c>
       <c r="C467" s="0" t="inlineStr">
         <is>
-          <t>15 593 768 сум</t>
+          <t>15 593 768 soʻm</t>
         </is>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="0">
         <v>1006</v>
       </c>
       <c r="B468" s="0" t="inlineStr">
         <is>
           <t>Кабель силовой ВВГнг 4х35-0.66</t>
         </is>
       </c>
       <c r="C468" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="0">
         <v>1007</v>
       </c>
       <c r="B469" s="0" t="inlineStr">
         <is>
           <t>Зарядное устройство Total TBC1601</t>
         </is>
       </c>
       <c r="C469" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="0">
         <v>1008</v>
       </c>
       <c r="B470" s="0" t="inlineStr">
         <is>
           <t>Цифровой мультиметр TOTAL TMT460012</t>
         </is>
       </c>
       <c r="C470" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="0">
         <v>1009</v>
       </c>
       <c r="B471" s="0" t="inlineStr">
         <is>
           <t>Кабель силовой ВВГнг 1х120-1</t>
         </is>
       </c>
       <c r="C471" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="0">
         <v>1010</v>
       </c>
       <c r="B472" s="0" t="inlineStr">
         <is>
           <t>Насадка для шуруповерта MILWAUKEE PH2 25ММ</t>
         </is>
       </c>
       <c r="C472" s="0" t="inlineStr">
         <is>
-          <t>120 991 сум</t>
+          <t>120 991 soʻm</t>
         </is>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="0">
         <v>1011</v>
       </c>
       <c r="B473" s="0" t="inlineStr">
         <is>
           <t>Набор концевых фрез 7 шт (4-16 мм) для фрезерного станка JMD-3 Jet</t>
         </is>
       </c>
       <c r="C473" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="0">
         <v>1012</v>
       </c>
       <c r="B474" s="0" t="inlineStr">
         <is>
           <t>Перфоратор с патроном Bosch GBH 240 Professional</t>
         </is>
       </c>
       <c r="C474" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="0">
         <v>1013</v>
       </c>
       <c r="B475" s="0" t="inlineStr">
         <is>
           <t>Ударная дрель EPA EPD-24-2</t>
         </is>
       </c>
       <c r="C475" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="0">
         <v>1014</v>
       </c>
       <c r="B476" s="0" t="inlineStr">
         <is>
           <t>Электрическая воздуходувка CROWN CT17002</t>
         </is>
       </c>
       <c r="C476" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="0">
         <v>1015</v>
       </c>
       <c r="B477" s="0" t="inlineStr">
         <is>
           <t>Кусачки TOTAL THT130606P</t>
         </is>
       </c>
       <c r="C477" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="0">
         <v>1016</v>
       </c>
       <c r="B478" s="0" t="inlineStr">
         <is>
           <t>Насосный агрегат с электродвигателем 1К 100-80-160 5АМХ160S2-15кВт</t>
         </is>
       </c>
       <c r="C478" s="0" t="inlineStr">
         <is>
-          <t>17 194 580 сум</t>
+          <t>17 194 580 soʻm</t>
         </is>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="0">
         <v>1017</v>
       </c>
       <c r="B479" s="0" t="inlineStr">
         <is>
           <t>Насос погружной ГНОМ 25-20 Тр</t>
         </is>
       </c>
       <c r="C479" s="0" t="inlineStr">
         <is>
-          <t>5 525 291 сум</t>
+          <t>5 525 291 soʻm</t>
         </is>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="0">
         <v>1018</v>
       </c>
       <c r="B480" s="0" t="inlineStr">
         <is>
           <t>Термометр инфракрасный UNI-T UT306A</t>
         </is>
       </c>
       <c r="C480" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="0">
         <v>1019</v>
       </c>
       <c r="B481" s="0" t="inlineStr">
         <is>
           <t>Инструмент для снятия изоляции КВТ WS-09</t>
         </is>
       </c>
       <c r="C481" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="0">
         <v>1020</v>
       </c>
       <c r="B482" s="0" t="inlineStr">
         <is>
           <t>Провод СИП-4 4х50</t>
         </is>
       </c>
       <c r="C482" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="0">
         <v>1021</v>
       </c>
       <c r="B483" s="0" t="inlineStr">
         <is>
           <t>Насосная станция Aquor 1AWZB550</t>
         </is>
       </c>
       <c r="C483" s="0" t="inlineStr">
         <is>
-          <t>598 026 сум</t>
+          <t>598 026 soʻm</t>
         </is>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="0">
         <v>1022</v>
       </c>
       <c r="B484" s="0" t="inlineStr">
         <is>
           <t>Садовый триммер INGCO GT3501</t>
         </is>
       </c>
       <c r="C484" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="0">
         <v>1023</v>
       </c>
       <c r="B485" s="0" t="inlineStr">
         <is>
           <t>Набор диэлектрических отверток КВТ НИО-06</t>
         </is>
       </c>
       <c r="C485" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="0">
         <v>1024</v>
       </c>
       <c r="B486" s="0" t="inlineStr">
         <is>
           <t>Перфоратор Bosch GBH 2-24 DRE</t>
         </is>
       </c>
       <c r="C486" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="0">
         <v>1025</v>
       </c>
       <c r="B487" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт TOTAL TDLI 20011</t>
         </is>
       </c>
       <c r="C487" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="0">
         <v>1026</v>
       </c>
       <c r="B488" s="0" t="inlineStr">
         <is>
           <t>Розетка двойная Legrand Etika RJ45+CAT.6</t>
         </is>
       </c>
       <c r="C488" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="0">
         <v>1027</v>
       </c>
       <c r="B489" s="0" t="inlineStr">
         <is>
           <t>Насос скважинный ЭЦВ 10-63-65</t>
         </is>
       </c>
       <c r="C489" s="0" t="inlineStr">
         <is>
-          <t>13 506 327 сум</t>
+          <t>13 506 327 soʻm</t>
         </is>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="0">
         <v>1028</v>
       </c>
       <c r="B490" s="0" t="inlineStr">
         <is>
           <t>Паяльник электрический INGCO SI00108 INDUSTRIAL 100 Вт</t>
         </is>
       </c>
       <c r="C490" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="0">
         <v>1029</v>
       </c>
       <c r="B491" s="0" t="inlineStr">
         <is>
           <t>Прожектор светодиодный LED 6000K 150W RKU COBRA HAIGER</t>
         </is>
       </c>
       <c r="C491" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="0">
         <v>1030</v>
       </c>
       <c r="B492" s="0" t="inlineStr">
         <is>
           <t>Измеритель люксметр UNI-T UT383</t>
         </is>
       </c>
       <c r="C492" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="0">
         <v>1031</v>
       </c>
       <c r="B493" s="0" t="inlineStr">
         <is>
           <t>Держатель 800A TOTAL TWAH8006</t>
         </is>
       </c>
       <c r="C493" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="0">
         <v>1032</v>
       </c>
       <c r="B494" s="0" t="inlineStr">
         <is>
           <t>Газонокосилка бензиновая LEO LM51Z-L</t>
         </is>
       </c>
       <c r="C494" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="0">
         <v>1033</v>
       </c>
       <c r="B495" s="0" t="inlineStr">
         <is>
           <t>Слесарные тиски с наковальней TOTAL THT6186</t>
         </is>
       </c>
       <c r="C495" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="0">
         <v>1034</v>
       </c>
       <c r="B496" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифмашина EPA EMSH-230-8</t>
         </is>
       </c>
       <c r="C496" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="0">
         <v>1035</v>
       </c>
       <c r="B497" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-30kVa-3</t>
         </is>
       </c>
       <c r="C497" s="0" t="inlineStr">
         <is>
-          <t>7 504 640 сум</t>
+          <t>7 504 640 soʻm</t>
         </is>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="0">
         <v>1036</v>
       </c>
       <c r="B498" s="0" t="inlineStr">
         <is>
           <t>Диэлектрический боты</t>
         </is>
       </c>
       <c r="C498" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="0">
         <v>1037</v>
       </c>
       <c r="B499" s="0" t="inlineStr">
         <is>
           <t>Насос погружной Grandfar QDX10-16-0.75F</t>
         </is>
       </c>
       <c r="C499" s="0" t="inlineStr">
         <is>
-          <t>809 094 сум</t>
+          <t>809 094 soʻm</t>
         </is>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="0">
         <v>1038</v>
       </c>
       <c r="B500" s="0" t="inlineStr">
         <is>
           <t>Мойка высокого давления INGCO HPWR12001</t>
         </is>
       </c>
       <c r="C500" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="0">
         <v>1039</v>
       </c>
       <c r="B501" s="0" t="inlineStr">
         <is>
           <t>Насос автоматический EPA EVN-A200-2</t>
         </is>
       </c>
       <c r="C501" s="0" t="inlineStr">
         <is>
-          <t>858 130 сум</t>
+          <t>858 130 soʻm</t>
         </is>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="0">
         <v>1040</v>
       </c>
       <c r="B502" s="0" t="inlineStr">
         <is>
           <t>Подставка ноги JET к JWL-1440VS</t>
         </is>
       </c>
       <c r="C502" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="0">
         <v>1041</v>
       </c>
       <c r="B503" s="0" t="inlineStr">
         <is>
           <t>Торцовочная пила TOTAL TS42163051</t>
         </is>
       </c>
       <c r="C503" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="0">
         <v>1042</v>
       </c>
       <c r="B504" s="0" t="inlineStr">
         <is>
           <t>Электрическая дрель CROWN CT10076</t>
         </is>
       </c>
       <c r="C504" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="0">
         <v>1043</v>
       </c>
       <c r="B505" s="0" t="inlineStr">
         <is>
           <t>Насос погружной EPA EVN-P50-7-1500-3</t>
         </is>
       </c>
       <c r="C505" s="0" t="inlineStr">
         <is>
-          <t>1 556 360 сум</t>
+          <t>1 556 360 soʻm</t>
         </is>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="0">
         <v>1044</v>
       </c>
       <c r="B506" s="0" t="inlineStr">
         <is>
           <t>Триммер TOTAL TG103251</t>
         </is>
       </c>
       <c r="C506" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="0">
         <v>1045</v>
       </c>
       <c r="B507" s="0" t="inlineStr">
         <is>
           <t>Детектор переменного напряжения TOTAL THT2910003</t>
         </is>
       </c>
       <c r="C507" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="0">
         <v>1046</v>
       </c>
       <c r="B508" s="0" t="inlineStr">
         <is>
           <t>Насос центробежный Calpeda NM 65/16 C/C</t>
         </is>
       </c>
       <c r="C508" s="0" t="inlineStr">
         <is>
-          <t>20 473 596 сум</t>
+          <t>20 473 596 soʻm</t>
         </is>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="0">
         <v>1047</v>
       </c>
       <c r="B509" s="0" t="inlineStr">
         <is>
           <t>Кабель для видеонаблюдения ККВ-В-1+2х0.75</t>
         </is>
       </c>
       <c r="C509" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="0">
         <v>1048</v>
       </c>
       <c r="B510" s="0" t="inlineStr">
         <is>
           <t>Насос центробежный LEO ACm75</t>
         </is>
       </c>
       <c r="C510" s="0" t="inlineStr">
         <is>
-          <t>858 130 сум</t>
+          <t>858 130 soʻm</t>
         </is>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="0">
         <v>1049</v>
       </c>
       <c r="B511" s="0" t="inlineStr">
         <is>
           <t>Насос скважинный ЭЦВ 6-10-110</t>
         </is>
       </c>
       <c r="C511" s="0" t="inlineStr">
         <is>
-          <t>6 384 807 сум</t>
+          <t>6 384 807 soʻm</t>
         </is>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="0">
         <v>1050</v>
       </c>
       <c r="B512" s="0" t="inlineStr">
         <is>
           <t>Набор перьевых свёрл 8 предметов Ryobi RAK07SB</t>
         </is>
       </c>
       <c r="C512" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="0">
         <v>1051</v>
       </c>
       <c r="B513" s="0" t="inlineStr">
         <is>
           <t>Дрель Bosch GBM 340 Professional</t>
         </is>
       </c>
       <c r="C513" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="0">
         <v>1052</v>
       </c>
       <c r="B514" s="0" t="inlineStr">
         <is>
           <t>Перфоратор EPA EEP-28-1</t>
         </is>
       </c>
       <c r="C514" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="0">
         <v>1053</v>
       </c>
       <c r="B515" s="0" t="inlineStr">
         <is>
           <t>Лобзик EPA EEL-600-1</t>
         </is>
       </c>
       <c r="C515" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="0">
         <v>1054</v>
       </c>
       <c r="B516" s="0" t="inlineStr">
         <is>
           <t>Стеклоочиститель Bosch GlassVac Solo</t>
         </is>
       </c>
       <c r="C516" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="0">
         <v>1055</v>
       </c>
       <c r="B517" s="0" t="inlineStr">
         <is>
           <t>Дизельный генератор Hyundai DHY15000SE-3 / 3 ph</t>
         </is>
       </c>
       <c r="C517" s="0" t="inlineStr">
         <is>
-          <t>45 667 440 сум</t>
+          <t>45 667 440 soʻm</t>
         </is>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="0">
         <v>1056</v>
       </c>
       <c r="B518" s="0" t="inlineStr">
         <is>
           <t>Насос погружной Grandfar GV450F</t>
         </is>
       </c>
       <c r="C518" s="0" t="inlineStr">
         <is>
-          <t>1 074 528 сум</t>
+          <t>1 074 528 soʻm</t>
         </is>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="0">
         <v>1057</v>
       </c>
       <c r="B519" s="0" t="inlineStr">
         <is>
           <t>Муфта соединительный 1кВ (без брони) КСЕР eks-1СТ-4-16/50-В-М</t>
         </is>
       </c>
       <c r="C519" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="0">
         <v>1058</v>
       </c>
       <c r="B520" s="0" t="inlineStr">
         <is>
           <t>Дизельный генератор TOTAL TP446001</t>
         </is>
       </c>
       <c r="C520" s="0" t="inlineStr">
         <is>
-          <t>11 726 000 сум</t>
+          <t>11 726 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="0">
         <v>1059</v>
       </c>
       <c r="B521" s="0" t="inlineStr">
         <is>
           <t>Резиновый эластомерный рулон самоклеящийся Rokaflex 19x1000mm</t>
         </is>
       </c>
       <c r="C521" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="0">
         <v>1060</v>
       </c>
       <c r="B522" s="0" t="inlineStr">
         <is>
           <t>Насос скважинный ЭЦВ 6-10-80</t>
         </is>
       </c>
       <c r="C522" s="0" t="inlineStr">
         <is>
-          <t>6 139 201 сум</t>
+          <t>6 139 201 soʻm</t>
         </is>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="0">
         <v>1061</v>
       </c>
       <c r="B523" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина INGCO AG24008</t>
         </is>
       </c>
       <c r="C523" s="0" t="inlineStr">
         <is>
-          <t>768 586 сум</t>
+          <t>768 586 soʻm</t>
         </is>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="0">
         <v>1062</v>
       </c>
       <c r="B524" s="0" t="inlineStr">
         <is>
           <t>Лазерный дальномер UNI-T UT392B 100м</t>
         </is>
       </c>
       <c r="C524" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="0">
         <v>1063</v>
       </c>
       <c r="B525" s="0" t="inlineStr">
         <is>
           <t>Мебельный крепеж</t>
         </is>
       </c>
       <c r="C525" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="0">
         <v>1064</v>
       </c>
       <c r="B526" s="0" t="inlineStr">
         <is>
           <t>Насос погружной ГНОМ 10-10 220в</t>
         </is>
       </c>
       <c r="C526" s="0" t="inlineStr">
         <is>
-          <t>3 929 169 сум</t>
+          <t>3 929 169 soʻm</t>
         </is>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="0">
         <v>1065</v>
       </c>
       <c r="B527" s="0" t="inlineStr">
         <is>
           <t>Насосный агрегат с электродвигателем 1К 80-50-200 5АМХ160S2-15кВт</t>
         </is>
       </c>
       <c r="C527" s="0" t="inlineStr">
         <is>
-          <t>14 742 780 сум</t>
+          <t>14 742 780 soʻm</t>
         </is>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="0">
         <v>1066</v>
       </c>
       <c r="B528" s="0" t="inlineStr">
         <is>
           <t>Насос автоматический EPA EVN-1100-3</t>
         </is>
       </c>
       <c r="C528" s="0" t="inlineStr">
         <is>
-          <t>1 262 144 сум</t>
+          <t>1 262 144 soʻm</t>
         </is>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="0">
         <v>1067</v>
       </c>
       <c r="B529" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-1000VA</t>
         </is>
       </c>
       <c r="C529" s="0" t="inlineStr">
         <is>
-          <t>465 842 сум</t>
+          <t>465 842 soʻm</t>
         </is>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="0">
         <v>1068</v>
       </c>
       <c r="B530" s="0" t="inlineStr">
         <is>
           <t>Набор инструментов TOTAL THKTHP21426</t>
         </is>
       </c>
       <c r="C530" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="0">
         <v>1069</v>
       </c>
       <c r="B531" s="0" t="inlineStr">
         <is>
           <t>Сверло Forstner FD MILWAUKEE</t>
         </is>
       </c>
       <c r="C531" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="0">
         <v>1070</v>
       </c>
       <c r="B532" s="0" t="inlineStr">
         <is>
           <t>Насос центробежный LEO ACm110</t>
         </is>
       </c>
       <c r="C532" s="0" t="inlineStr">
         <is>
-          <t>1 262 144 сум</t>
+          <t>1 262 144 soʻm</t>
         </is>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="0">
         <v>1071</v>
       </c>
       <c r="B533" s="0" t="inlineStr">
         <is>
           <t>Торцовочная пила YILMAZ KD 305</t>
         </is>
       </c>
       <c r="C533" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="0">
         <v>1072</v>
       </c>
       <c r="B534" s="0" t="inlineStr">
         <is>
           <t>Мойка высокого давления Bosch UniversalAquatak135</t>
         </is>
       </c>
       <c r="C534" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="0">
         <v>1101</v>
       </c>
       <c r="B535" s="0" t="inlineStr">
         <is>
           <t>Насос фонтанный LEO XKF-110P</t>
         </is>
       </c>
       <c r="C535" s="0" t="inlineStr">
         <is>
-          <t>746 200 сум</t>
+          <t>746 200 soʻm</t>
         </is>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="0">
         <v>1102</v>
       </c>
       <c r="B536" s="0" t="inlineStr">
         <is>
           <t>Электрическая воздуходувка TOTAL TB2086</t>
         </is>
       </c>
       <c r="C536" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="0">
         <v>1103</v>
       </c>
       <c r="B537" s="0" t="inlineStr">
         <is>
           <t>Ударный гайковерт TOTAL TAT40341</t>
         </is>
       </c>
       <c r="C537" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="0">
         <v>1104</v>
       </c>
       <c r="B538" s="0" t="inlineStr">
         <is>
           <t>Фрезер EPA EEF-8-1</t>
         </is>
       </c>
       <c r="C538" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="0">
         <v>1105</v>
       </c>
       <c r="B539" s="0" t="inlineStr">
         <is>
           <t>Насос погружной EPA EVN-P1.5-32-750-3</t>
         </is>
       </c>
       <c r="C539" s="0" t="inlineStr">
         <is>
-          <t>1 090 518 сум</t>
+          <t>1 090 518 soʻm</t>
         </is>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="0">
         <v>1106</v>
       </c>
       <c r="B540" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила CROWN CT15210</t>
         </is>
       </c>
       <c r="C540" s="0" t="inlineStr">
         <is>
-          <t>1 172 600 сум</t>
+          <t>1 172 600 soʻm</t>
         </is>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="0">
         <v>1107</v>
       </c>
       <c r="B541" s="0" t="inlineStr">
         <is>
           <t>Кабель телефонный ТППэП 30х2х0.5</t>
         </is>
       </c>
       <c r="C541" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="0">
         <v>1108</v>
       </c>
       <c r="B542" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-2000VA 110-250V</t>
         </is>
       </c>
       <c r="C542" s="0" t="inlineStr">
         <is>
-          <t>637 468 сум</t>
+          <t>637 468 soʻm</t>
         </is>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="0">
         <v>1109</v>
       </c>
       <c r="B543" s="0" t="inlineStr">
         <is>
           <t>Электрический лобзик CROWN CT15189</t>
         </is>
       </c>
       <c r="C543" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="0">
         <v>1110</v>
       </c>
       <c r="B544" s="0" t="inlineStr">
         <is>
           <t>Насос вихревой EPA EVN-JET370-3</t>
         </is>
       </c>
       <c r="C544" s="0" t="inlineStr">
         <is>
-          <t>760 058 сум</t>
+          <t>760 058 soʻm</t>
         </is>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="0">
         <v>1111</v>
       </c>
       <c r="B545" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат TOTAL TW22005</t>
         </is>
       </c>
       <c r="C545" s="0" t="inlineStr">
         <is>
-          <t>1 599 000 сум</t>
+          <t>1 599 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="0">
         <v>1112</v>
       </c>
       <c r="B546" s="0" t="inlineStr">
         <is>
           <t>Лента шлифовальная JET 2260х150мм 100G</t>
         </is>
       </c>
       <c r="C546" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="0">
         <v>1113</v>
       </c>
       <c r="B547" s="0" t="inlineStr">
         <is>
           <t>Настольная пила TOTAL TS5152542</t>
         </is>
       </c>
       <c r="C547" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="0">
         <v>1114</v>
       </c>
       <c r="B548" s="0" t="inlineStr">
         <is>
           <t>Алмазный сверлильный станок TOTAL TDDM28001</t>
         </is>
       </c>
       <c r="C548" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="0">
         <v>1115</v>
       </c>
       <c r="B549" s="0" t="inlineStr">
         <is>
           <t>Насос автоматический EPA EVN-A600-2</t>
         </is>
       </c>
       <c r="C549" s="0" t="inlineStr">
         <is>
-          <t>1 103 310 сум</t>
+          <t>1 103 310 soʻm</t>
         </is>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="0">
         <v>1116</v>
       </c>
       <c r="B550" s="0" t="inlineStr">
         <is>
           <t>Насос циркуляционный EPA ESN32-8-180-1</t>
         </is>
       </c>
       <c r="C550" s="0" t="inlineStr">
         <is>
-          <t>722 748 сум</t>
+          <t>722 748 soʻm</t>
         </is>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="0">
         <v>1117</v>
       </c>
       <c r="B551" s="0" t="inlineStr">
         <is>
           <t>Газонокосилка TOTAL TGT141181</t>
         </is>
       </c>
       <c r="C551" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="0">
         <v>1118</v>
       </c>
       <c r="B552" s="0" t="inlineStr">
         <is>
           <t>Кабель силовой ВВГ 5х10-1</t>
         </is>
       </c>
       <c r="C552" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="0">
         <v>1119</v>
       </c>
       <c r="B553" s="0" t="inlineStr">
         <is>
           <t>Насос циркуляционный EPA ESN25-6-180-1</t>
         </is>
       </c>
       <c r="C553" s="0" t="inlineStr">
         <is>
-          <t>392 288 сум</t>
+          <t>392 288 soʻm</t>
         </is>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="0">
         <v>1120</v>
       </c>
       <c r="B554" s="0" t="inlineStr">
         <is>
           <t>Мойка высокого давления Total TGT11316</t>
         </is>
       </c>
       <c r="C554" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="0">
         <v>1121</v>
       </c>
       <c r="B555" s="0" t="inlineStr">
         <is>
           <t>Бензиновый культиватор TOTAL TGC5001</t>
         </is>
       </c>
       <c r="C555" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="0">
         <v>1122</v>
       </c>
       <c r="B556" s="0" t="inlineStr">
         <is>
           <t>Пила бензиновая цепная EPA EBP 4100-1</t>
         </is>
       </c>
       <c r="C556" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="0">
         <v>1123</v>
       </c>
       <c r="B557" s="0" t="inlineStr">
         <is>
           <t>Пила дисковая Makita SP6000</t>
         </is>
       </c>
       <c r="C557" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="0">
         <v>1124</v>
       </c>
       <c r="B558" s="0" t="inlineStr">
         <is>
           <t>Пресс для гибки шин на ребро и на плоскость КВТ ШГР-125</t>
         </is>
       </c>
       <c r="C558" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="0">
         <v>1125</v>
       </c>
       <c r="B559" s="0" t="inlineStr">
         <is>
           <t>Инструмент для разделки кабеля КВТ КСП-90</t>
         </is>
       </c>
       <c r="C559" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="0">
         <v>1126</v>
       </c>
       <c r="B560" s="0" t="inlineStr">
         <is>
           <t>Строительный фен TOTAL TB20062</t>
         </is>
       </c>
       <c r="C560" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="0">
         <v>1127</v>
       </c>
       <c r="B561" s="0" t="inlineStr">
         <is>
           <t>Триммер бензиновый Stihl FS 55</t>
         </is>
       </c>
       <c r="C561" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="0">
         <v>1128</v>
       </c>
       <c r="B562" s="0" t="inlineStr">
         <is>
           <t>Кабель силовой ВВГнг 4х70-1</t>
         </is>
       </c>
       <c r="C562" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="0">
         <v>1129</v>
       </c>
       <c r="B563" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GF2065-100</t>
         </is>
       </c>
       <c r="C563" s="0" t="inlineStr">
         <is>
-          <t>4 707 456 сум</t>
+          <t>4 707 456 soʻm</t>
         </is>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="0">
         <v>1130</v>
       </c>
       <c r="B564" s="0" t="inlineStr">
         <is>
           <t>Пылесос Makita VC2512L</t>
         </is>
       </c>
       <c r="C564" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="0">
         <v>1131</v>
       </c>
       <c r="B565" s="0" t="inlineStr">
         <is>
           <t>Кабель силовой ВВГнг-LS 3х2.5-0.66</t>
         </is>
       </c>
       <c r="C565" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="0">
         <v>1132</v>
       </c>
       <c r="B566" s="0" t="inlineStr">
         <is>
           <t>Кабель АВВГ 4х10.0-0.66</t>
         </is>
       </c>
       <c r="C566" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="0">
         <v>1133</v>
       </c>
       <c r="B567" s="0" t="inlineStr">
         <is>
           <t>Провод ПВС 4х0,75 (многожильный)</t>
         </is>
       </c>
       <c r="C567" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="0">
         <v>1134</v>
       </c>
       <c r="B568" s="0" t="inlineStr">
         <is>
           <t>Нитриловые перчатки TOTAL</t>
         </is>
       </c>
       <c r="C568" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="0">
         <v>1135</v>
       </c>
       <c r="B569" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SDW-5000VA</t>
         </is>
       </c>
       <c r="C569" s="0" t="inlineStr">
         <is>
-          <t>1 103 310 сум</t>
+          <t>1 103 310 soʻm</t>
         </is>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="0">
         <v>1136</v>
       </c>
       <c r="B570" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифмашина Makita GA5030</t>
         </is>
       </c>
       <c r="C570" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="0">
         <v>1137</v>
       </c>
       <c r="B571" s="0" t="inlineStr">
         <is>
           <t>Насос скважинный ЭЦВ 8-16-160</t>
         </is>
       </c>
       <c r="C571" s="0" t="inlineStr">
         <is>
-          <t>10 191 173 сум</t>
+          <t>10 191 173 soʻm</t>
         </is>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="0">
         <v>1138</v>
       </c>
       <c r="B572" s="0" t="inlineStr">
         <is>
           <t>Набор экстракторов INGCO ASE008 5шт</t>
         </is>
       </c>
       <c r="C572" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="0">
         <v>1139</v>
       </c>
       <c r="B573" s="0" t="inlineStr">
         <is>
           <t>Перфоратор TOTAL SDS-Max TH116386</t>
         </is>
       </c>
       <c r="C573" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="0">
         <v>1140</v>
       </c>
       <c r="B574" s="0" t="inlineStr">
         <is>
           <t>Краскораспылитель Bosch PFS 3000-2</t>
         </is>
       </c>
       <c r="C574" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="0">
         <v>1141</v>
       </c>
       <c r="B575" s="0" t="inlineStr">
         <is>
           <t>Цанговый зажим JET 1/2 дюйма</t>
         </is>
       </c>
       <c r="C575" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="0">
         <v>1142</v>
       </c>
       <c r="B576" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифмашина EPA EMSH-230-9</t>
         </is>
       </c>
       <c r="C576" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="0">
         <v>1143</v>
       </c>
       <c r="B577" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифмашина EPA EMSH-180-3</t>
         </is>
       </c>
       <c r="C577" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="0">
         <v>1144</v>
       </c>
       <c r="B578" s="0" t="inlineStr">
         <is>
           <t>Ленточная пила 350 Вт Total TS730301</t>
         </is>
       </c>
       <c r="C578" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="0">
         <v>1145</v>
       </c>
       <c r="B579" s="0" t="inlineStr">
         <is>
           <t>Цанговый патрон с набором из 12 цанг 3-20 мм JET ISO30/ER32</t>
         </is>
       </c>
       <c r="C579" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="0">
         <v>1146</v>
       </c>
       <c r="B580" s="0" t="inlineStr">
         <is>
           <t>Насос станция канализационная LEO WC-600</t>
         </is>
       </c>
       <c r="C580" s="0" t="inlineStr">
         <is>
-          <t>2 954 952 сум</t>
+          <t>2 954 952 soʻm</t>
         </is>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="0">
         <v>1147</v>
       </c>
       <c r="B581" s="0" t="inlineStr">
         <is>
           <t>Пылесос стружкоотсос JET DC-900A</t>
         </is>
       </c>
       <c r="C581" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="0">
         <v>1148</v>
       </c>
       <c r="B582" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная отвертка TOTAL TSDLI0401</t>
         </is>
       </c>
       <c r="C582" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="0">
         <v>1149</v>
       </c>
       <c r="B583" s="0" t="inlineStr">
         <is>
           <t>Насос циркуляционный Grandfar GRP-32-8-120</t>
         </is>
       </c>
       <c r="C583" s="0" t="inlineStr">
         <is>
-          <t>521 594 сум</t>
+          <t>521 594 soʻm</t>
         </is>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="0">
         <v>1150</v>
       </c>
       <c r="B584" s="0" t="inlineStr">
         <is>
           <t>Пила Бензиновая CROWN CT20097</t>
         </is>
       </c>
       <c r="C584" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="0">
         <v>1151</v>
       </c>
       <c r="B585" s="0" t="inlineStr">
         <is>
           <t>Пила дисковая Makita HS7601</t>
         </is>
       </c>
       <c r="C585" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="0">
         <v>1152</v>
       </c>
       <c r="B586" s="0" t="inlineStr">
         <is>
           <t>Пила торцовочная INGCO BMS14002</t>
         </is>
       </c>
       <c r="C586" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="0">
         <v>1153</v>
       </c>
       <c r="B587" s="0" t="inlineStr">
         <is>
           <t>Насос погружной SHIMGE QDX40-6-1.1</t>
         </is>
       </c>
       <c r="C587" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="0">
         <v>1154</v>
       </c>
       <c r="B588" s="0" t="inlineStr">
         <is>
           <t>Кабель силовой ВВГнг 2х1.5-0.66</t>
         </is>
       </c>
       <c r="C588" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="0">
         <v>1155</v>
       </c>
       <c r="B589" s="0" t="inlineStr">
         <is>
           <t>Измерительная рейка Bosch GR 500</t>
         </is>
       </c>
       <c r="C589" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="0">
         <v>1156</v>
       </c>
       <c r="B590" s="0" t="inlineStr">
         <is>
           <t>Мойка высокого давления CROWN CT42019</t>
         </is>
       </c>
       <c r="C590" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="0">
         <v>1157</v>
       </c>
       <c r="B591" s="0" t="inlineStr">
         <is>
           <t>Кабель силовой ВВГнг 5х6-0.66</t>
         </is>
       </c>
       <c r="C591" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="0">
         <v>1158</v>
       </c>
       <c r="B592" s="0" t="inlineStr">
         <is>
           <t>Кабель силовой ВВГнг 4х240-1</t>
         </is>
       </c>
       <c r="C592" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="0">
         <v>1159</v>
       </c>
       <c r="B593" s="0" t="inlineStr">
         <is>
           <t>Многоступенчатый погружной насос Shimge QD12-36/3-1.8</t>
         </is>
       </c>
       <c r="C593" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="0">
         <v>1160</v>
       </c>
       <c r="B594" s="0" t="inlineStr">
         <is>
           <t>Фрезер Makita RT0700CX2</t>
         </is>
       </c>
       <c r="C594" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="0">
         <v>1161</v>
       </c>
       <c r="B595" s="0" t="inlineStr">
         <is>
           <t>Насос центробежный EPA EVN-32-200/40-3</t>
         </is>
       </c>
       <c r="C595" s="0" t="inlineStr">
         <is>
-          <t>4 338 620 сум</t>
+          <t>4 338 620 soʻm</t>
         </is>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="0">
         <v>1162</v>
       </c>
       <c r="B596" s="0" t="inlineStr">
         <is>
           <t>Насос циркуляционный EPA ESN32-6-180-1</t>
         </is>
       </c>
       <c r="C596" s="0" t="inlineStr">
         <is>
-          <t>392 288 сум</t>
+          <t>392 288 soʻm</t>
         </is>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="0">
         <v>1163</v>
       </c>
       <c r="B597" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифмашина TOTAL TAGLI1152</t>
         </is>
       </c>
       <c r="C597" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="0">
         <v>1164</v>
       </c>
       <c r="B598" s="0" t="inlineStr">
         <is>
           <t>Лестница Metal Tools TRIPLE MAX 310</t>
         </is>
       </c>
       <c r="C598" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="0">
         <v>1165</v>
       </c>
       <c r="B599" s="0" t="inlineStr">
         <is>
           <t>Тележка MILWAUKEE PACKOUT</t>
         </is>
       </c>
       <c r="C599" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="0">
         <v>1167</v>
       </c>
       <c r="B600" s="0" t="inlineStr">
         <is>
           <t>Секатор Stihl FELCO F8</t>
         </is>
       </c>
       <c r="C600" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="0">
         <v>1168</v>
       </c>
       <c r="B601" s="0" t="inlineStr">
         <is>
           <t>Шуруповерт BOSCH GSB 18V-50 2х2,0 Ah</t>
         </is>
       </c>
       <c r="C601" s="0" t="inlineStr">
         <is>
-          <t>2 654 340 сум</t>
+          <t>2 654 340 soʻm</t>
         </is>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="0">
         <v>1169</v>
       </c>
       <c r="B602" s="0" t="inlineStr">
         <is>
           <t>Провод ПВС 5х2,5 (многожильный)</t>
         </is>
       </c>
       <c r="C602" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="0">
         <v>1170</v>
       </c>
       <c r="B603" s="0" t="inlineStr">
         <is>
           <t>Поворот лотка на 90гр вертикальный внутренний IEK 50х200</t>
         </is>
       </c>
       <c r="C603" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="0">
         <v>1171</v>
       </c>
       <c r="B604" s="0" t="inlineStr">
         <is>
           <t>Насос центробежный EPA EVN-158-3</t>
         </is>
       </c>
       <c r="C604" s="0" t="inlineStr">
         <is>
-          <t>858 130 сум</t>
+          <t>858 130 soʻm</t>
         </is>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="0">
         <v>1172</v>
       </c>
       <c r="B605" s="0" t="inlineStr">
         <is>
           <t>Заглушка Legrand Metra</t>
         </is>
       </c>
       <c r="C605" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="0">
         <v>1173</v>
       </c>
       <c r="B606" s="0" t="inlineStr">
         <is>
           <t>Пылесос для влажного и сухого мусора BOSCH GAS 12-25 PL</t>
         </is>
       </c>
       <c r="C606" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="0">
         <v>1174</v>
       </c>
       <c r="B607" s="0" t="inlineStr">
         <is>
           <t>Воздуходувка INGCO AB8008</t>
         </is>
       </c>
       <c r="C607" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="0">
         <v>1175</v>
       </c>
       <c r="B608" s="0" t="inlineStr">
         <is>
           <t>Сварочная маска EPA EASK-1.2</t>
         </is>
       </c>
       <c r="C608" s="0" t="inlineStr">
         <is>
-          <t>234 520 сум</t>
+          <t>234 520 soʻm</t>
         </is>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="0">
         <v>1176</v>
       </c>
       <c r="B609" s="0" t="inlineStr">
         <is>
           <t>Генератор бензиновый LEO KB3300(E)</t>
         </is>
       </c>
       <c r="C609" s="0" t="inlineStr">
         <is>
-          <t>4 309 838 сум</t>
+          <t>4 309 838 soʻm</t>
         </is>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="0">
         <v>1177</v>
       </c>
       <c r="B610" s="0" t="inlineStr">
         <is>
           <t>Компрессор EPA EVK-60-2</t>
         </is>
       </c>
       <c r="C610" s="0" t="inlineStr">
         <is>
-          <t>3 224 650 сум</t>
+          <t>3 224 650 soʻm</t>
         </is>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="0">
         <v>1178</v>
       </c>
       <c r="B611" s="0" t="inlineStr">
         <is>
           <t>Насос центробежный LEO ACm300CH2</t>
         </is>
       </c>
       <c r="C611" s="0" t="inlineStr">
         <is>
-          <t>3 640 390 сум</t>
+          <t>3 640 390 soʻm</t>
         </is>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="0">
         <v>1179</v>
       </c>
       <c r="B612" s="0" t="inlineStr">
         <is>
           <t>Насос скважинный ЭЦВ 8-40-70</t>
         </is>
       </c>
       <c r="C612" s="0" t="inlineStr">
         <is>
-          <t>10 436 780 сум</t>
+          <t>10 436 780 soʻm</t>
         </is>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="0">
         <v>1180</v>
       </c>
       <c r="B613" s="0" t="inlineStr">
         <is>
           <t>Фрезер Makita RT0700C</t>
         </is>
       </c>
       <c r="C613" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="0">
         <v>1181</v>
       </c>
       <c r="B614" s="0" t="inlineStr">
         <is>
           <t>Насос центробежный LEO 2ACm75</t>
         </is>
       </c>
       <c r="C614" s="0" t="inlineStr">
         <is>
-          <t>1 139 554 сум</t>
+          <t>1 139 554 soʻm</t>
         </is>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="0">
         <v>1182</v>
       </c>
       <c r="B615" s="0" t="inlineStr">
         <is>
           <t>Насос центробежный EPA EVN-40-200/55-3</t>
         </is>
       </c>
       <c r="C615" s="0" t="inlineStr">
         <is>
-          <t>5 335 330 сум</t>
+          <t>5 335 330 soʻm</t>
         </is>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="0">
         <v>512</v>
       </c>
       <c r="B616" s="0" t="inlineStr">
         <is>
           <t>Лестничные марши</t>
         </is>
       </c>
       <c r="C616" s="0" t="inlineStr">
         <is>
-          <t>1 000 000 сум</t>
+          <t>1 000 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="0">
         <v>1259</v>
       </c>
       <c r="B617" s="0" t="inlineStr">
         <is>
           <t>Каска защитная синий TOTAL TSP2601</t>
         </is>
       </c>
       <c r="C617" s="0" t="inlineStr">
         <is>
-          <t>69 290 сум</t>
+          <t>69 290 soʻm</t>
         </is>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="0">
         <v>1260</v>
       </c>
       <c r="B618" s="0" t="inlineStr">
         <is>
           <t>Каска защитная белый TOTAL TSP2602</t>
         </is>
       </c>
       <c r="C618" s="0" t="inlineStr">
         <is>
-          <t>69 290 сум</t>
+          <t>69 290 soʻm</t>
         </is>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="0">
         <v>1261</v>
       </c>
       <c r="B619" s="0" t="inlineStr">
         <is>
           <t>Сварочная маска TOTAL TSP9101</t>
         </is>
       </c>
       <c r="C619" s="0" t="inlineStr">
         <is>
-          <t>458 380 сум</t>
+          <t>458 380 soʻm</t>
         </is>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="0">
         <v>1262</v>
       </c>
       <c r="B620" s="0" t="inlineStr">
         <is>
           <t>Сварочная маска СИБРТЕХ 89116</t>
         </is>
       </c>
       <c r="C620" s="0" t="inlineStr">
         <is>
-          <t>65 026 сум</t>
+          <t>65 026 soʻm</t>
         </is>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="0">
         <v>1263</v>
       </c>
       <c r="B621" s="0" t="inlineStr">
         <is>
           <t>Сварочная маска СИБРТЕХ 89122</t>
         </is>
       </c>
       <c r="C621" s="0" t="inlineStr">
         <is>
-          <t>85 280 сум</t>
+          <t>85 280 soʻm</t>
         </is>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="0">
         <v>1264</v>
       </c>
       <c r="B622" s="0" t="inlineStr">
         <is>
           <t>Сварочная маска СИБРТЕХ 89176</t>
         </is>
       </c>
       <c r="C622" s="0" t="inlineStr">
         <is>
-          <t>259 038 сум</t>
+          <t>259 038 soʻm</t>
         </is>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="0">
         <v>1265</v>
       </c>
       <c r="B623" s="0" t="inlineStr">
         <is>
           <t>Спиральная пила INGCO SS852</t>
         </is>
       </c>
       <c r="C623" s="0" t="inlineStr">
         <is>
-          <t>1 076 660 сум</t>
+          <t>1 076 660 soʻm</t>
         </is>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="0">
         <v>1266</v>
       </c>
       <c r="B624" s="0" t="inlineStr">
         <is>
           <t>Спиральная пила TOTAL TS88501</t>
         </is>
       </c>
       <c r="C624" s="0" t="inlineStr">
         <is>
-          <t>1 087 320 сум</t>
+          <t>1 087 320 soʻm</t>
         </is>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="0">
         <v>1267</v>
       </c>
       <c r="B625" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила INGCO CS18538 1400W</t>
         </is>
       </c>
       <c r="C625" s="0" t="inlineStr">
         <is>
-          <t>511 680 сум</t>
+          <t>511 680 soʻm</t>
         </is>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="0">
         <v>1268</v>
       </c>
       <c r="B626" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная циркулярная пила INGCO CSLI1401</t>
         </is>
       </c>
       <c r="C626" s="0" t="inlineStr">
         <is>
-          <t>575 640 сум</t>
+          <t>575 640 soʻm</t>
         </is>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="0">
         <v>1269</v>
       </c>
       <c r="B627" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила INGCO CS18568</t>
         </is>
       </c>
       <c r="C627" s="0" t="inlineStr">
         <is>
-          <t>682 240 сум</t>
+          <t>682 240 soʻm</t>
         </is>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="0">
         <v>1270</v>
       </c>
       <c r="B628" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила INGCO CS18528</t>
         </is>
       </c>
       <c r="C628" s="0" t="inlineStr">
         <is>
-          <t>795 236 сум</t>
+          <t>795 236 soʻm</t>
         </is>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="0">
         <v>1271</v>
       </c>
       <c r="B629" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила INGCO CS2358</t>
         </is>
       </c>
       <c r="C629" s="0" t="inlineStr">
         <is>
-          <t>1 012 700 сум</t>
+          <t>1 012 700 soʻm</t>
         </is>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="0">
         <v>1272</v>
       </c>
       <c r="B630" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила TOTAL TS1161856</t>
         </is>
       </c>
       <c r="C630" s="0" t="inlineStr">
         <is>
-          <t>618 280 сум</t>
+          <t>618 280 soʻm</t>
         </is>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="0">
         <v>1273</v>
       </c>
       <c r="B631" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила TOTAL TS1141856</t>
         </is>
       </c>
       <c r="C631" s="0" t="inlineStr">
         <is>
-          <t>575 640 сум</t>
+          <t>575 640 soʻm</t>
         </is>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="0">
         <v>1274</v>
       </c>
       <c r="B632" s="0" t="inlineStr">
         <is>
           <t>Ручная циркулярная пила Bosch GKS 190 Professional</t>
         </is>
       </c>
       <c r="C632" s="0" t="inlineStr">
         <is>
-          <t>1 507 324 сум</t>
+          <t>1 507 324 soʻm</t>
         </is>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="0">
         <v>1275</v>
       </c>
       <c r="B633" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила CROWN CT15031-190</t>
         </is>
       </c>
       <c r="C633" s="0" t="inlineStr">
         <is>
-          <t>799 500 сум</t>
+          <t>799 500 soʻm</t>
         </is>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="0">
         <v>1276</v>
       </c>
       <c r="B634" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила CROWN CT15031-185</t>
         </is>
       </c>
       <c r="C634" s="0" t="inlineStr">
         <is>
-          <t>767 520 сум</t>
+          <t>767 520 soʻm</t>
         </is>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="0">
         <v>1277</v>
       </c>
       <c r="B635" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила CROWN CT15188</t>
         </is>
       </c>
       <c r="C635" s="0" t="inlineStr">
         <is>
-          <t>692 900 сум</t>
+          <t>692 900 soʻm</t>
         </is>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="0">
         <v>1278</v>
       </c>
       <c r="B636" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила CROWN CT15077</t>
         </is>
       </c>
       <c r="C636" s="0" t="inlineStr">
         <is>
-          <t>692 900 сум</t>
+          <t>692 900 soʻm</t>
         </is>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="0">
         <v>1279</v>
       </c>
       <c r="B637" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила CROWN CT15075</t>
         </is>
       </c>
       <c r="C637" s="0" t="inlineStr">
         <is>
-          <t>692 900 сум</t>
+          <t>692 900 soʻm</t>
         </is>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="0">
         <v>1280</v>
       </c>
       <c r="B638" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила CROWN CT15074</t>
         </is>
       </c>
       <c r="C638" s="0" t="inlineStr">
         <is>
-          <t>682 240 сум</t>
+          <t>682 240 soʻm</t>
         </is>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="0">
         <v>1281</v>
       </c>
       <c r="B639" s="0" t="inlineStr">
         <is>
           <t>Компактная циркулярная пила MILWAUKEE M12 FUEL CCS44-0</t>
         </is>
       </c>
       <c r="C639" s="0" t="inlineStr">
         <is>
-          <t>3 497 120 сум</t>
+          <t>3 497 120 soʻm</t>
         </is>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="0">
         <v>1282</v>
       </c>
       <c r="B640" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная циркулярная пила Milwaukee M18 FUEL CCS55-0X</t>
         </is>
       </c>
       <c r="C640" s="0" t="inlineStr">
         <is>
-          <t>4 294 914 сум</t>
+          <t>4 294 914 soʻm</t>
         </is>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="0">
         <v>1283</v>
       </c>
       <c r="B641" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная циркулярная пила BOSCH GKM 18V-Li Professional + 2x5,0 AH L-Boxx</t>
         </is>
       </c>
       <c r="C641" s="0" t="inlineStr">
         <is>
-          <t>6 182 800 сум</t>
+          <t>6 182 800 soʻm</t>
         </is>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="0">
         <v>1284</v>
       </c>
       <c r="B642" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная циркулярная пила Bosch GKS 12V-26 Professional</t>
         </is>
       </c>
       <c r="C642" s="0" t="inlineStr">
         <is>
-          <t>2 819 570 сум</t>
+          <t>2 819 570 soʻm</t>
         </is>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="0">
         <v>1285</v>
       </c>
       <c r="B643" s="0" t="inlineStr">
         <is>
           <t>Ручная циркулярная пила Bosch GKS 85 Professional</t>
         </is>
       </c>
       <c r="C643" s="0" t="inlineStr">
         <is>
-          <t>2 366 520 сум</t>
+          <t>2 366 520 soʻm</t>
         </is>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="0">
         <v>1286</v>
       </c>
       <c r="B644" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила JET JPS-10TSL-T</t>
         </is>
       </c>
       <c r="C644" s="0" t="inlineStr">
         <is>
-          <t>23 452 000 сум</t>
+          <t>23 452 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="0">
         <v>1287</v>
       </c>
       <c r="B645" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила JET JPS-10TSL-M</t>
         </is>
       </c>
       <c r="C645" s="0" t="inlineStr">
         <is>
-          <t>23 452 000 сум</t>
+          <t>23 452 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" s="0">
         <v>1288</v>
       </c>
       <c r="B646" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила JET JLTS-10-T</t>
         </is>
       </c>
       <c r="C646" s="0" t="inlineStr">
         <is>
-          <t>14 682 018 сум</t>
+          <t>14 682 018 soʻm</t>
         </is>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" s="0">
         <v>1289</v>
       </c>
       <c r="B647" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила JET JLTS-10-M</t>
         </is>
       </c>
       <c r="C647" s="0" t="inlineStr">
         <is>
-          <t>14 682 018 сум</t>
+          <t>14 682 018 soʻm</t>
         </is>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" s="0">
         <v>1290</v>
       </c>
       <c r="B648" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила с кареткой JET JTS-600XLT</t>
         </is>
       </c>
       <c r="C648" s="0" t="inlineStr">
         <is>
-          <t>30 317 040 сум</t>
+          <t>30 317 040 soʻm</t>
         </is>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" s="0">
         <v>1291</v>
       </c>
       <c r="B649" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила с кареткой JET JTS-600XLM</t>
         </is>
       </c>
       <c r="C649" s="0" t="inlineStr">
         <is>
-          <t>30 317 040 сум</t>
+          <t>30 317 040 soʻm</t>
         </is>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="0">
         <v>1292</v>
       </c>
       <c r="B650" s="0" t="inlineStr">
         <is>
           <t>Строительная циркулярная пила JET JTS-315SP</t>
         </is>
       </c>
       <c r="C650" s="0" t="inlineStr">
         <is>
-          <t>9 913 800 сум</t>
+          <t>9 913 800 soʻm</t>
         </is>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="0">
         <v>1293</v>
       </c>
       <c r="B651" s="0" t="inlineStr">
         <is>
           <t>Строительная циркулярная пила JET JTS-315LA</t>
         </is>
       </c>
       <c r="C651" s="0" t="inlineStr">
         <is>
-          <t>5 492 032 сум</t>
+          <t>5 492 032 soʻm</t>
         </is>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="0">
         <v>1294</v>
       </c>
       <c r="B652" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила JET JSTS-10-M</t>
         </is>
       </c>
       <c r="C652" s="0" t="inlineStr">
         <is>
-          <t>5 301 218 сум</t>
+          <t>5 301 218 soʻm</t>
         </is>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="0">
         <v>1295</v>
       </c>
       <c r="B653" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила с подставкой JET JBTS-10</t>
         </is>
       </c>
       <c r="C653" s="0" t="inlineStr">
         <is>
-          <t>4 879 082 сум</t>
+          <t>4 879 082 soʻm</t>
         </is>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="0">
         <v>1296</v>
       </c>
       <c r="B654" s="0" t="inlineStr">
         <is>
           <t>Мини-циркулярная пила JET Performax PTS-3</t>
         </is>
       </c>
       <c r="C654" s="0" t="inlineStr">
         <is>
-          <t>2 696 980 сум</t>
+          <t>2 696 980 soʻm</t>
         </is>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="0">
         <v>1297</v>
       </c>
       <c r="B655" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила JET JTAS-12DX</t>
         </is>
       </c>
       <c r="C655" s="0" t="inlineStr">
         <is>
-          <t>49 574 330 сум</t>
+          <t>49 574 330 soʻm</t>
         </is>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="0">
         <v>1298</v>
       </c>
       <c r="B656" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила JET JTAS-10DX</t>
         </is>
       </c>
       <c r="C656" s="0" t="inlineStr">
         <is>
-          <t>40 994 096 сум</t>
+          <t>40 994 096 soʻm</t>
         </is>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" s="0">
         <v>1299</v>
       </c>
       <c r="B657" s="0" t="inlineStr">
         <is>
           <t>Powermatic Циркулярная пила JET PM2000B</t>
         </is>
       </c>
       <c r="C657" s="0" t="inlineStr">
         <is>
-          <t>42 000 400 сум</t>
+          <t>42 000 400 soʻm</t>
         </is>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" s="0">
         <v>1300</v>
       </c>
       <c r="B658" s="0" t="inlineStr">
         <is>
           <t>Powermatic Циркулярная пила JET PM1000</t>
         </is>
       </c>
       <c r="C658" s="0" t="inlineStr">
         <is>
-          <t>24 752 520 сум</t>
+          <t>24 752 520 soʻm</t>
         </is>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" s="0">
         <v>1301</v>
       </c>
       <c r="B659" s="0" t="inlineStr">
         <is>
           <t>Ручная циркулярная пила BOSCH GKS 65 Professional</t>
         </is>
       </c>
       <c r="C659" s="0" t="inlineStr">
         <is>
-          <t>2 590 380 сум</t>
+          <t>2 590 380 soʻm</t>
         </is>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" s="0">
         <v>1302</v>
       </c>
       <c r="B660" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила BOSCH GKS 600 Professional</t>
         </is>
       </c>
       <c r="C660" s="0" t="inlineStr">
         <is>
-          <t>1 466 816 сум</t>
+          <t>1 466 816 soʻm</t>
         </is>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" s="0">
         <v>1303</v>
       </c>
       <c r="B661" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила BOSCH GTS 635-216</t>
         </is>
       </c>
       <c r="C661" s="0" t="inlineStr">
         <is>
-          <t>5 276 700 сум</t>
+          <t>5 276 700 soʻm</t>
         </is>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" s="0">
         <v>1304</v>
       </c>
       <c r="B662" s="0" t="inlineStr">
         <is>
           <t>Циркулярная пила JET Powermatic PM3000B</t>
         </is>
       </c>
       <c r="C662" s="0" t="inlineStr">
         <is>
-          <t>60 633 014 сум</t>
+          <t>60 633 014 soʻm</t>
         </is>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="0">
         <v>1305</v>
       </c>
       <c r="B663" s="0" t="inlineStr">
         <is>
           <t>Газонокосилка электрическая INGCO LM385 1600w</t>
         </is>
       </c>
       <c r="C663" s="0" t="inlineStr">
         <is>
-          <t>869 856 сум</t>
+          <t>869 856 soʻm</t>
         </is>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" s="0">
         <v>1306</v>
       </c>
       <c r="B664" s="0" t="inlineStr">
         <is>
           <t>Газонокосилка электрическая Ryobi RLM18E40H</t>
         </is>
       </c>
       <c r="C664" s="0" t="inlineStr">
         <is>
-          <t>2 750 280 сум</t>
+          <t>2 750 280 soʻm</t>
         </is>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="0">
         <v>1307</v>
       </c>
       <c r="B665" s="0" t="inlineStr">
         <is>
           <t>Газонокосилка электрическая Ryobi RLM15E36H</t>
         </is>
       </c>
       <c r="C665" s="0" t="inlineStr">
         <is>
-          <t>2 312 847 сум</t>
+          <t>2 312 847 soʻm</t>
         </is>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="0">
         <v>1308</v>
       </c>
       <c r="B666" s="0" t="inlineStr">
         <is>
           <t>Газонокосилка электрическая Stihl RME 545</t>
         </is>
       </c>
       <c r="C666" s="0" t="inlineStr">
         <is>
-          <t>3 869 580 сум</t>
+          <t>3 869 580 soʻm</t>
         </is>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="0">
         <v>1309</v>
       </c>
       <c r="B667" s="0" t="inlineStr">
         <is>
           <t>Газонокосилка электрическая Stihl RME 443</t>
         </is>
       </c>
       <c r="C667" s="0" t="inlineStr">
         <is>
-          <t>3 389 880 сум</t>
+          <t>3 389 880 soʻm</t>
         </is>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="0">
         <v>1310</v>
       </c>
       <c r="B668" s="0" t="inlineStr">
         <is>
           <t>Газонокосилка электрическая Stihl RME 339</t>
         </is>
       </c>
       <c r="C668" s="0" t="inlineStr">
         <is>
-          <t>2 878 200 сум</t>
+          <t>2 878 200 soʻm</t>
         </is>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" s="0">
         <v>1311</v>
       </c>
       <c r="B669" s="0" t="inlineStr">
         <is>
           <t>Газонокосилка электрическая Stihl RME 235</t>
         </is>
       </c>
       <c r="C669" s="0" t="inlineStr">
         <is>
-          <t>1 790 880 сум</t>
+          <t>1 790 880 soʻm</t>
         </is>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" s="0">
         <v>1312</v>
       </c>
       <c r="B670" s="0" t="inlineStr">
         <is>
           <t>Шлифовальная машина INGCO RS3208</t>
         </is>
       </c>
       <c r="C670" s="0" t="inlineStr">
         <is>
-          <t>345 384 сум</t>
+          <t>345 384 soʻm</t>
         </is>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" s="0">
         <v>1313</v>
       </c>
       <c r="B671" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина TOTAL TG11312526</t>
         </is>
       </c>
       <c r="C671" s="0" t="inlineStr">
         <is>
-          <t>490 360 сум</t>
+          <t>490 360 soʻm</t>
         </is>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" s="0">
         <v>1314</v>
       </c>
       <c r="B672" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина INGCO AG26008</t>
         </is>
       </c>
       <c r="C672" s="0" t="inlineStr">
         <is>
-          <t>810 160 сум</t>
+          <t>810 160 soʻm</t>
         </is>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="0">
         <v>1315</v>
       </c>
       <c r="B673" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина INGCO AG20008</t>
         </is>
       </c>
       <c r="C673" s="0" t="inlineStr">
         <is>
-          <t>746 200 сум</t>
+          <t>746 200 soʻm</t>
         </is>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" s="0">
         <v>1316</v>
       </c>
       <c r="B674" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина INGCO AG150018</t>
         </is>
       </c>
       <c r="C674" s="0" t="inlineStr">
         <is>
-          <t>704 839 сум</t>
+          <t>704 839 soʻm</t>
         </is>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" s="0">
         <v>1317</v>
       </c>
       <c r="B675" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина INGCO AG110018</t>
         </is>
       </c>
       <c r="C675" s="0" t="inlineStr">
         <is>
-          <t>507 523 сум</t>
+          <t>507 523 soʻm</t>
         </is>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" s="0">
         <v>1318</v>
       </c>
       <c r="B676" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина INGCO AG10108</t>
         </is>
       </c>
       <c r="C676" s="0" t="inlineStr">
         <is>
-          <t>415 740 сум</t>
+          <t>415 740 soʻm</t>
         </is>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" s="0">
         <v>1319</v>
       </c>
       <c r="B677" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина INGCO AG10108-5</t>
         </is>
       </c>
       <c r="C677" s="0" t="inlineStr">
         <is>
-          <t>437 060 сум</t>
+          <t>437 060 soʻm</t>
         </is>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" s="0">
         <v>1320</v>
       </c>
       <c r="B678" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина INGCO AG8528</t>
         </is>
       </c>
       <c r="C678" s="0" t="inlineStr">
         <is>
-          <t>383 760 сум</t>
+          <t>383 760 soʻm</t>
         </is>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" s="0">
         <v>1321</v>
       </c>
       <c r="B679" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина INGCO AG8508</t>
         </is>
       </c>
       <c r="C679" s="0" t="inlineStr">
         <is>
-          <t>373 100 сум</t>
+          <t>373 100 soʻm</t>
         </is>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" s="0">
         <v>1322</v>
       </c>
       <c r="B680" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина INGCO AG710382</t>
         </is>
       </c>
       <c r="C680" s="0" t="inlineStr">
         <is>
-          <t>341 120 сум</t>
+          <t>341 120 soʻm</t>
         </is>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" s="0">
         <v>1323</v>
       </c>
       <c r="B681" s="0" t="inlineStr">
         <is>
           <t>Ленточная шлифовальная машина INGCO PBS12001</t>
         </is>
       </c>
       <c r="C681" s="0" t="inlineStr">
         <is>
-          <t>1 078 792 сум</t>
+          <t>1 078 792 soʻm</t>
         </is>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" s="0">
         <v>1324</v>
       </c>
       <c r="B682" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина TOTAL TG12223026</t>
         </is>
       </c>
       <c r="C682" s="0" t="inlineStr">
         <is>
-          <t>652 392 сум</t>
+          <t>652 392 soʻm</t>
         </is>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="0">
         <v>1325</v>
       </c>
       <c r="B683" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина (болгарка) CROWN CT13029</t>
         </is>
       </c>
       <c r="C683" s="0" t="inlineStr">
         <is>
-          <t>533 000 сум</t>
+          <t>533 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" s="0">
         <v>1326</v>
       </c>
       <c r="B684" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина (болгарка) CROWN CT13023</t>
         </is>
       </c>
       <c r="C684" s="0" t="inlineStr">
         <is>
-          <t>586 300 сум</t>
+          <t>586 300 soʻm</t>
         </is>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" s="0">
         <v>1327</v>
       </c>
       <c r="B685" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина (болгарка) CROWN CT13502</t>
         </is>
       </c>
       <c r="C685" s="0" t="inlineStr">
         <is>
-          <t>437 060 сум</t>
+          <t>437 060 soʻm</t>
         </is>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" s="0">
         <v>1328</v>
       </c>
       <c r="B686" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина (болгарка) CROWN CT13501</t>
         </is>
       </c>
       <c r="C686" s="0" t="inlineStr">
         <is>
-          <t>394 420 сум</t>
+          <t>394 420 soʻm</t>
         </is>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" s="0">
         <v>1329</v>
       </c>
       <c r="B687" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина (болгарка) CROWN CT13217</t>
         </is>
       </c>
       <c r="C687" s="0" t="inlineStr">
         <is>
-          <t>426 400 сум</t>
+          <t>426 400 soʻm</t>
         </is>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" s="0">
         <v>1330</v>
       </c>
       <c r="B688" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина (болгарка) CROWN CT13289</t>
         </is>
       </c>
       <c r="C688" s="0" t="inlineStr">
         <is>
-          <t>373 100 сум</t>
+          <t>373 100 soʻm</t>
         </is>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" s="0">
         <v>1331</v>
       </c>
       <c r="B689" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина (болгарка) CROWN CT13499</t>
         </is>
       </c>
       <c r="C689" s="0" t="inlineStr">
         <is>
-          <t>394 420 сум</t>
+          <t>394 420 soʻm</t>
         </is>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" s="0">
         <v>1332</v>
       </c>
       <c r="B690" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина (болгарка) CROWN CT13310</t>
         </is>
       </c>
       <c r="C690" s="0" t="inlineStr">
         <is>
-          <t>373 100 сум</t>
+          <t>373 100 soʻm</t>
         </is>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" s="0">
         <v>1333</v>
       </c>
       <c r="B691" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина (болгарка) CROWN CT13010</t>
         </is>
       </c>
       <c r="C691" s="0" t="inlineStr">
         <is>
-          <t>383 760 сум</t>
+          <t>383 760 soʻm</t>
         </is>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" s="0">
         <v>1334</v>
       </c>
       <c r="B692" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина (болгарка) CROWN CT13499-100</t>
         </is>
       </c>
       <c r="C692" s="0" t="inlineStr">
         <is>
-          <t>383 760 сум</t>
+          <t>383 760 soʻm</t>
         </is>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" s="0">
         <v>1335</v>
       </c>
       <c r="B693" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина (болгарка) CROWN CT13290</t>
         </is>
       </c>
       <c r="C693" s="0" t="inlineStr">
         <is>
-          <t>415 740 сум</t>
+          <t>415 740 soʻm</t>
         </is>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" s="0">
         <v>1336</v>
       </c>
       <c r="B694" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина (болгарка) CROWN CT13296</t>
         </is>
       </c>
       <c r="C694" s="0" t="inlineStr">
         <is>
-          <t>383 760 сум</t>
+          <t>383 760 soʻm</t>
         </is>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" s="0">
         <v>1337</v>
       </c>
       <c r="B695" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина (болгарка) CROWN CT13287S</t>
         </is>
       </c>
       <c r="C695" s="0" t="inlineStr">
         <is>
-          <t>852 800 сум</t>
+          <t>852 800 soʻm</t>
         </is>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" s="0">
         <v>1338</v>
       </c>
       <c r="B696" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина (болгарка) CROWN CT13070</t>
         </is>
       </c>
       <c r="C696" s="0" t="inlineStr">
         <is>
-          <t>788 840 сум</t>
+          <t>788 840 soʻm</t>
         </is>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" s="0">
         <v>1339</v>
       </c>
       <c r="B697" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина (болгарка) CROWN CT13500-230</t>
         </is>
       </c>
       <c r="C697" s="0" t="inlineStr">
         <is>
-          <t>799 500 сум</t>
+          <t>799 500 soʻm</t>
         </is>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" s="0">
         <v>1340</v>
       </c>
       <c r="B698" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина (болгарка) CROWN CT13500</t>
         </is>
       </c>
       <c r="C698" s="0" t="inlineStr">
         <is>
-          <t>799 500 сум</t>
+          <t>799 500 soʻm</t>
         </is>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" s="0">
         <v>1341</v>
       </c>
       <c r="B699" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина (болгарка) CROWN CT13045</t>
         </is>
       </c>
       <c r="C699" s="0" t="inlineStr">
         <is>
-          <t>746 200 сум</t>
+          <t>746 200 soʻm</t>
         </is>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" s="0">
         <v>1342</v>
       </c>
       <c r="B700" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина (болгарка) CROWN CT13044</t>
         </is>
       </c>
       <c r="C700" s="0" t="inlineStr">
         <is>
-          <t>533 000 сум</t>
+          <t>533 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" s="0">
         <v>1343</v>
       </c>
       <c r="B701" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина (болгарка) CROWN CT13300</t>
         </is>
       </c>
       <c r="C701" s="0" t="inlineStr">
         <is>
-          <t>543 660 сум</t>
+          <t>543 660 soʻm</t>
         </is>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" s="0">
         <v>1344</v>
       </c>
       <c r="B702" s="0" t="inlineStr">
         <is>
           <t>Вибрационная шлифовальная машина CROWN CT13327</t>
         </is>
       </c>
       <c r="C702" s="0" t="inlineStr">
         <is>
-          <t>714 220 сум</t>
+          <t>714 220 soʻm</t>
         </is>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" s="0">
         <v>1345</v>
       </c>
       <c r="B703" s="0" t="inlineStr">
         <is>
           <t>Вибрационная шлифовальная машина CROWN CT13401</t>
         </is>
       </c>
       <c r="C703" s="0" t="inlineStr">
         <is>
-          <t>551 655 сум</t>
+          <t>551 655 soʻm</t>
         </is>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" s="0">
         <v>1346</v>
       </c>
       <c r="B704" s="0" t="inlineStr">
         <is>
           <t>Вибрационная шлифовальная машина CROWN CT13376</t>
         </is>
       </c>
       <c r="C704" s="0" t="inlineStr">
         <is>
-          <t>447 720 сум</t>
+          <t>447 720 soʻm</t>
         </is>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" s="0">
         <v>1347</v>
       </c>
       <c r="B705" s="0" t="inlineStr">
         <is>
           <t>Вибрационная шлифовальная машина CROWN CT13377</t>
         </is>
       </c>
       <c r="C705" s="0" t="inlineStr">
         <is>
-          <t>490 360 сум</t>
+          <t>490 360 soʻm</t>
         </is>
       </c>
     </row>
     <row r="706" spans="1:3">
       <c r="A706" s="0">
         <v>1348</v>
       </c>
       <c r="B706" s="0" t="inlineStr">
         <is>
           <t>Вибрационная шлифовальная машина CROWN CT13375</t>
         </is>
       </c>
       <c r="C706" s="0" t="inlineStr">
         <is>
-          <t>319 800 сум</t>
+          <t>319 800 soʻm</t>
         </is>
       </c>
     </row>
     <row r="707" spans="1:3">
       <c r="A707" s="0">
         <v>1349</v>
       </c>
       <c r="B707" s="0" t="inlineStr">
         <is>
           <t>Вибрационная шлифовальная машина CROWN CT13395</t>
         </is>
       </c>
       <c r="C707" s="0" t="inlineStr">
         <is>
-          <t>639 600 сум</t>
+          <t>639 600 soʻm</t>
         </is>
       </c>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" s="0">
         <v>1350</v>
       </c>
       <c r="B708" s="0" t="inlineStr">
         <is>
           <t>Вибрационная шлифовальная машина CROWN CT13394</t>
         </is>
       </c>
       <c r="C708" s="0" t="inlineStr">
         <is>
-          <t>479 700 сум</t>
+          <t>479 700 soʻm</t>
         </is>
       </c>
     </row>
     <row r="709" spans="1:3">
       <c r="A709" s="0">
         <v>1351</v>
       </c>
       <c r="B709" s="0" t="inlineStr">
         <is>
           <t>Шлифовальная Машина электрическая Ryobi EBS800V</t>
         </is>
       </c>
       <c r="C709" s="0" t="inlineStr">
         <is>
-          <t>1 272 058 сум</t>
+          <t>1 272 058 soʻm</t>
         </is>
       </c>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" s="0">
         <v>1352</v>
       </c>
       <c r="B710" s="0" t="inlineStr">
         <is>
           <t>Шлифовальная Машина ленточная Ryobi EBS800</t>
         </is>
       </c>
       <c r="C710" s="0" t="inlineStr">
         <is>
-          <t>976 456 сум</t>
+          <t>976 456 soʻm</t>
         </is>
       </c>
     </row>
     <row r="711" spans="1:3">
       <c r="A711" s="0">
         <v>1353</v>
       </c>
       <c r="B711" s="0" t="inlineStr">
         <is>
           <t>Углошлифовальная машина MILWAUKEE 125 мм M18 FUEL CAG125XPDB-0X</t>
         </is>
       </c>
       <c r="C711" s="0" t="inlineStr">
         <is>
-          <t>3 157 599 сум</t>
+          <t>3 157 599 soʻm</t>
         </is>
       </c>
     </row>
     <row r="712" spans="1:3">
       <c r="A712" s="0">
         <v>1354</v>
       </c>
       <c r="B712" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина MILWAUKEE M18 CAG125X-0X FUEL</t>
         </is>
       </c>
       <c r="C712" s="0" t="inlineStr">
         <is>
-          <t>2 562 238 сум</t>
+          <t>2 562 238 soʻm</t>
         </is>
       </c>
     </row>
     <row r="713" spans="1:3">
       <c r="A713" s="0">
         <v>1355</v>
       </c>
       <c r="B713" s="0" t="inlineStr">
         <is>
           <t>Шлифовальная машина MILWAUKEE M18 FLAG180 XPDB-0 FUEL</t>
         </is>
       </c>
       <c r="C713" s="0" t="inlineStr">
         <is>
-          <t>4 568 556 сум</t>
+          <t>4 568 556 soʻm</t>
         </is>
       </c>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" s="0">
         <v>1356</v>
       </c>
       <c r="B714" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная угловая шлифовальная машина MILWAUKEE M18 FLAG230 XPDB-0 FUEL</t>
         </is>
       </c>
       <c r="C714" s="0" t="inlineStr">
         <is>
-          <t>4 381 580 сум</t>
+          <t>4 381 580 soʻm</t>
         </is>
       </c>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" s="0">
         <v>1357</v>
       </c>
       <c r="B715" s="0" t="inlineStr">
         <is>
           <t>Углошлифовальная машина M18 FUEL 230 мм  MILWAUKEE</t>
         </is>
       </c>
       <c r="C715" s="0" t="inlineStr">
         <is>
-          <t>4 834 736 сум</t>
+          <t>4 834 736 soʻm</t>
         </is>
       </c>
     </row>
     <row r="716" spans="1:3">
       <c r="A716" s="0">
         <v>1358</v>
       </c>
       <c r="B716" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина MILWAUKEE AG 22-230 DMS</t>
         </is>
       </c>
       <c r="C716" s="0" t="inlineStr">
         <is>
-          <t>1 955 790 сум</t>
+          <t>1 955 790 soʻm</t>
         </is>
       </c>
     </row>
     <row r="717" spans="1:3">
       <c r="A717" s="0">
         <v>1359</v>
       </c>
       <c r="B717" s="0" t="inlineStr">
         <is>
           <t>Шлифовальная машина MILWAUKEE ROS 150 E-2 эксцентриковая 150 мм (6)</t>
         </is>
       </c>
       <c r="C717" s="0" t="inlineStr">
         <is>
-          <t>2 634 086 сум</t>
+          <t>2 634 086 soʻm</t>
         </is>
       </c>
     </row>
     <row r="718" spans="1:3">
       <c r="A718" s="0">
         <v>1360</v>
       </c>
       <c r="B718" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная угловая шлифовальная машина Makita DGA700Z</t>
         </is>
       </c>
       <c r="C718" s="0" t="inlineStr">
         <is>
-          <t>4 057 196 сум</t>
+          <t>4 057 196 soʻm</t>
         </is>
       </c>
     </row>
     <row r="719" spans="1:3">
       <c r="A719" s="0">
         <v>1361</v>
       </c>
       <c r="B719" s="0" t="inlineStr">
         <is>
           <t>Прямая шлифовальная машина Makita GD0800C</t>
         </is>
       </c>
       <c r="C719" s="0" t="inlineStr">
         <is>
-          <t>3 670 238 сум</t>
+          <t>3 670 238 soʻm</t>
         </is>
       </c>
     </row>
     <row r="720" spans="1:3">
       <c r="A720" s="0">
         <v>1362</v>
       </c>
       <c r="B720" s="0" t="inlineStr">
         <is>
           <t>Прямая шлифовальная машина Makita GS6000</t>
         </is>
       </c>
       <c r="C720" s="0" t="inlineStr">
         <is>
-          <t>4 477 200 сум</t>
+          <t>4 477 200 soʻm</t>
         </is>
       </c>
     </row>
     <row r="721" spans="1:3">
       <c r="A721" s="0">
         <v>1363</v>
       </c>
       <c r="B721" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина Makita GA5021</t>
         </is>
       </c>
       <c r="C721" s="0" t="inlineStr">
         <is>
-          <t>1 735 448 сум</t>
+          <t>1 735 448 soʻm</t>
         </is>
       </c>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" s="0">
         <v>1364</v>
       </c>
       <c r="B722" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина Makita GA9040SF01</t>
         </is>
       </c>
       <c r="C722" s="0" t="inlineStr">
         <is>
-          <t>2 867 540 сум</t>
+          <t>2 867 540 soʻm</t>
         </is>
       </c>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" s="0">
         <v>1365</v>
       </c>
       <c r="B723" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина Makita GA9030F01</t>
         </is>
       </c>
       <c r="C723" s="0" t="inlineStr">
         <is>
-          <t>2 746 016 сум</t>
+          <t>2 746 016 soʻm</t>
         </is>
       </c>
     </row>
     <row r="724" spans="1:3">
       <c r="A724" s="0">
         <v>1366</v>
       </c>
       <c r="B724" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина Makita GA9020</t>
         </is>
       </c>
       <c r="C724" s="0" t="inlineStr">
         <is>
-          <t>1 789 814 сум</t>
+          <t>1 789 814 soʻm</t>
         </is>
       </c>
     </row>
     <row r="725" spans="1:3">
       <c r="A725" s="0">
         <v>1367</v>
       </c>
       <c r="B725" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина Makita 9562CH</t>
         </is>
       </c>
       <c r="C725" s="0" t="inlineStr">
         <is>
-          <t>1 930 526 сум</t>
+          <t>1 930 526 soʻm</t>
         </is>
       </c>
     </row>
     <row r="726" spans="1:3">
       <c r="A726" s="0">
         <v>1368</v>
       </c>
       <c r="B726" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина Makita GA5040</t>
         </is>
       </c>
       <c r="C726" s="0" t="inlineStr">
         <is>
-          <t>1 698 138 сум</t>
+          <t>1 698 138 soʻm</t>
         </is>
       </c>
     </row>
     <row r="727" spans="1:3">
       <c r="A727" s="0">
         <v>1369</v>
       </c>
       <c r="B727" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина Makita GA4530</t>
         </is>
       </c>
       <c r="C727" s="0" t="inlineStr">
         <is>
-          <t>829 348 сум</t>
+          <t>829 348 soʻm</t>
         </is>
       </c>
     </row>
     <row r="728" spans="1:3">
       <c r="A728" s="0">
         <v>1370</v>
       </c>
       <c r="B728" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина Makita M9508</t>
         </is>
       </c>
       <c r="C728" s="0" t="inlineStr">
         <is>
-          <t>715 286 сум</t>
+          <t>715 286 soʻm</t>
         </is>
       </c>
     </row>
     <row r="729" spans="1:3">
       <c r="A729" s="0">
         <v>1371</v>
       </c>
       <c r="B729" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная угловая шлифовальная машина milwaukee m18 fuel flag230xpdb-121c</t>
         </is>
       </c>
       <c r="C729" s="0" t="inlineStr">
         <is>
-          <t>7 904 390 сум</t>
+          <t>7 904 390 soʻm</t>
         </is>
       </c>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" s="0">
         <v>1372</v>
       </c>
       <c r="B730" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная угловая шлифовальная машина milwaukee m18 fuel fhsag125 xb-552x</t>
         </is>
       </c>
       <c r="C730" s="0" t="inlineStr">
         <is>
-          <t>6 514 326 сум</t>
+          <t>6 514 326 soʻm</t>
         </is>
       </c>
     </row>
     <row r="731" spans="1:3">
       <c r="A731" s="0">
         <v>1373</v>
       </c>
       <c r="B731" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина MILWAUKEE AGV 10-125 EK</t>
         </is>
       </c>
       <c r="C731" s="0" t="inlineStr">
         <is>
-          <t>1 164 072 сум</t>
+          <t>1 164 072 soʻm</t>
         </is>
       </c>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" s="0">
         <v>1374</v>
       </c>
       <c r="B732" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина MILWAUKEE AGV 22-180 E</t>
         </is>
       </c>
       <c r="C732" s="0" t="inlineStr">
         <is>
-          <t>2 343 068 сум</t>
+          <t>2 343 068 soʻm</t>
         </is>
       </c>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" s="0">
         <v>1375</v>
       </c>
       <c r="B733" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина MILWAUKEE AG 22-180 DMS</t>
         </is>
       </c>
       <c r="C733" s="0" t="inlineStr">
         <is>
-          <t>1 921 998 сум</t>
+          <t>1 921 998 soʻm</t>
         </is>
       </c>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" s="0">
         <v>1376</v>
       </c>
       <c r="B734" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина MILWAUKEE AGV 17-125 XE</t>
         </is>
       </c>
       <c r="C734" s="0" t="inlineStr">
         <is>
-          <t>2 918 708 сум</t>
+          <t>2 918 708 soʻm</t>
         </is>
       </c>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" s="0">
         <v>1377</v>
       </c>
       <c r="B735" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина MILWAUKEE AGV 13-125 XE</t>
         </is>
       </c>
       <c r="C735" s="0" t="inlineStr">
         <is>
-          <t>2 273 778 сум</t>
+          <t>2 273 778 soʻm</t>
         </is>
       </c>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" s="0">
         <v>1378</v>
       </c>
       <c r="B736" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина MILWAUKEE HD18 AG-115-402С</t>
         </is>
       </c>
       <c r="C736" s="0" t="inlineStr">
         <is>
-          <t>5 319 340 сум</t>
+          <t>5 319 340 soʻm</t>
         </is>
       </c>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" s="0">
         <v>1379</v>
       </c>
       <c r="B737" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина MILWAUKEE HD18 AG-125-0</t>
         </is>
       </c>
       <c r="C737" s="0" t="inlineStr">
         <is>
-          <t>2 320 682 сум</t>
+          <t>2 320 682 soʻm</t>
         </is>
       </c>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" s="0">
         <v>1380</v>
       </c>
       <c r="B738" s="0" t="inlineStr">
         <is>
           <t>Шлифовальная машина Total TF2231106</t>
         </is>
       </c>
       <c r="C738" s="0" t="inlineStr">
         <is>
-          <t>358 176 сум</t>
+          <t>358 176 soʻm</t>
         </is>
       </c>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" s="0">
         <v>1381</v>
       </c>
       <c r="B739" s="0" t="inlineStr">
         <is>
           <t>Шлифовальная машина Bosch GSS 160-1 A Professional</t>
         </is>
       </c>
       <c r="C739" s="0" t="inlineStr">
         <is>
-          <t>1 021 228 сум</t>
+          <t>1 021 228 soʻm</t>
         </is>
       </c>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" s="0">
         <v>1382</v>
       </c>
       <c r="B740" s="0" t="inlineStr">
         <is>
           <t>Шлифовальная машина Total TR110816</t>
         </is>
       </c>
       <c r="C740" s="0" t="inlineStr">
         <is>
-          <t>575 640 сум</t>
+          <t>575 640 soʻm</t>
         </is>
       </c>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" s="0">
         <v>1383</v>
       </c>
       <c r="B741" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина Grandfar GWS 125-900 G1</t>
         </is>
       </c>
       <c r="C741" s="0" t="inlineStr">
         <is>
-          <t>334 724 сум</t>
+          <t>334 724 soʻm</t>
         </is>
       </c>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" s="0">
         <v>1384</v>
       </c>
       <c r="B742" s="0" t="inlineStr">
         <is>
           <t>Ленточная шлифовальная машина Makita 9910K</t>
         </is>
       </c>
       <c r="C742" s="0" t="inlineStr">
         <is>
-          <t>2 025 400 сум</t>
+          <t>2 025 400 soʻm</t>
         </is>
       </c>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" s="0">
         <v>1385</v>
       </c>
       <c r="B743" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина Makita 9565PCV</t>
         </is>
       </c>
       <c r="C743" s="0" t="inlineStr">
         <is>
-          <t>1 865 500 сум</t>
+          <t>1 865 500 soʻm</t>
         </is>
       </c>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" s="0">
         <v>1386</v>
       </c>
       <c r="B744" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина Makita 9565HZ</t>
         </is>
       </c>
       <c r="C744" s="0" t="inlineStr">
         <is>
-          <t>1 279 200 сум</t>
+          <t>1 279 200 soʻm</t>
         </is>
       </c>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" s="0">
         <v>1387</v>
       </c>
       <c r="B745" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина Makita 9565CVR</t>
         </is>
       </c>
       <c r="C745" s="0" t="inlineStr">
         <is>
-          <t>2 057 380 сум</t>
+          <t>2 057 380 soʻm</t>
         </is>
       </c>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" s="0">
         <v>1388</v>
       </c>
       <c r="B746" s="0" t="inlineStr">
         <is>
           <t>Ленточная шлифовальная машина Makita 9404</t>
         </is>
       </c>
       <c r="C746" s="0" t="inlineStr">
         <is>
-          <t>3 357 900 сум</t>
+          <t>3 357 900 soʻm</t>
         </is>
       </c>
     </row>
     <row r="747" spans="1:3">
       <c r="A747" s="0">
         <v>1389</v>
       </c>
       <c r="B747" s="0" t="inlineStr">
         <is>
           <t>Шлифовальная машина TOTAL TF1301826</t>
         </is>
       </c>
       <c r="C747" s="0" t="inlineStr">
         <is>
-          <t>370 968 сум</t>
+          <t>370 968 soʻm</t>
         </is>
       </c>
     </row>
     <row r="748" spans="1:3">
       <c r="A748" s="0">
         <v>1390</v>
       </c>
       <c r="B748" s="0" t="inlineStr">
         <is>
           <t>Угловая шлифовальная машина TOTAL TP1121806</t>
         </is>
       </c>
       <c r="C748" s="0" t="inlineStr">
         <is>
-          <t>626 808 сум</t>
+          <t>626 808 soʻm</t>
         </is>
       </c>
     </row>
     <row r="749" spans="1:3">
       <c r="A749" s="0">
         <v>1391</v>
       </c>
       <c r="B749" s="0" t="inlineStr">
         <is>
           <t>Шлифовальная машина TOTAL TF2041506</t>
         </is>
       </c>
       <c r="C749" s="0" t="inlineStr">
         <is>
-          <t>511 680 сум</t>
+          <t>511 680 soʻm</t>
         </is>
       </c>
     </row>
     <row r="750" spans="1:3">
       <c r="A750" s="0">
         <v>1392</v>
       </c>
       <c r="B750" s="0" t="inlineStr">
         <is>
           <t>Шлифовальная машина прямая пневматическая YATO YT-0965</t>
         </is>
       </c>
       <c r="C750" s="0" t="inlineStr">
         <is>
-          <t>562 848 сум</t>
+          <t>562 848 soʻm</t>
         </is>
       </c>
     </row>
     <row r="751" spans="1:3">
       <c r="A751" s="0">
         <v>1393</v>
       </c>
       <c r="B751" s="0" t="inlineStr">
         <is>
           <t>Шлифовальная машина прямая пневматическая YATO YT-0963</t>
         </is>
       </c>
       <c r="C751" s="0" t="inlineStr">
         <is>
-          <t>1 385 800 сум</t>
+          <t>1 385 800 soʻm</t>
         </is>
       </c>
     </row>
     <row r="752" spans="1:3">
       <c r="A752" s="0">
         <v>1394</v>
       </c>
       <c r="B752" s="0" t="inlineStr">
         <is>
           <t>Шлифовальная машина прямая пневматическая YATO YT-09633</t>
         </is>
       </c>
       <c r="C752" s="0" t="inlineStr">
         <is>
-          <t>261 170 сум</t>
+          <t>261 170 soʻm</t>
         </is>
       </c>
     </row>
     <row r="753" spans="1:3">
       <c r="A753" s="0">
         <v>1395</v>
       </c>
       <c r="B753" s="0" t="inlineStr">
         <is>
           <t>Шлифовальная машина орбитальная пневматическая YATO YT-09739 150 мм</t>
         </is>
       </c>
       <c r="C753" s="0" t="inlineStr">
         <is>
-          <t>610 818 сум</t>
+          <t>610 818 soʻm</t>
         </is>
       </c>
     </row>
     <row r="754" spans="1:3">
       <c r="A754" s="0">
         <v>1396</v>
       </c>
       <c r="B754" s="0" t="inlineStr">
         <is>
           <t>Шлифовальная машина BOSCH GSS 140-1 A</t>
         </is>
       </c>
       <c r="C754" s="0" t="inlineStr">
         <is>
-          <t>1 119 300 сум</t>
+          <t>1 119 300 soʻm</t>
         </is>
       </c>
     </row>
     <row r="755" spans="1:3">
       <c r="A755" s="0">
         <v>1397</v>
       </c>
       <c r="B755" s="0" t="inlineStr">
         <is>
           <t>Прямошлифовальная машина Milwaukee DG 30 E</t>
         </is>
       </c>
       <c r="C755" s="0" t="inlineStr">
         <is>
-          <t>2 538 146 сум</t>
+          <t>2 538 146 soʻm</t>
         </is>
       </c>
     </row>
     <row r="756" spans="1:3">
       <c r="A756" s="0">
         <v>1398</v>
       </c>
       <c r="B756" s="0" t="inlineStr">
         <is>
           <t>Прямошлифовальная машина Milwaukee DGL 34</t>
         </is>
       </c>
       <c r="C756" s="0" t="inlineStr">
         <is>
-          <t>3 586 024 сум</t>
+          <t>3 586 024 soʻm</t>
         </is>
       </c>
     </row>
     <row r="757" spans="1:3">
       <c r="A757" s="0">
         <v>1399</v>
       </c>
       <c r="B757" s="0" t="inlineStr">
         <is>
           <t>Плоскошлифовальная машина Фиолент МПШ4-28Э</t>
         </is>
       </c>
       <c r="C757" s="0" t="inlineStr">
         <is>
-          <t>959 400 сум</t>
+          <t>959 400 soʻm</t>
         </is>
       </c>
     </row>
     <row r="758" spans="1:3">
       <c r="A758" s="0">
         <v>1400</v>
       </c>
       <c r="B758" s="0" t="inlineStr">
         <is>
           <t>Углошлифовальная машина Фиолент МШУ9-16-180Э</t>
         </is>
       </c>
       <c r="C758" s="0" t="inlineStr">
         <is>
-          <t>1 169 082 сум</t>
+          <t>1 169 082 soʻm</t>
         </is>
       </c>
     </row>
     <row r="759" spans="1:3">
       <c r="A759" s="0">
         <v>1401</v>
       </c>
       <c r="B759" s="0" t="inlineStr">
         <is>
           <t>Углошлифовальная машина Фиолент МШУ5-11-150Э М</t>
         </is>
       </c>
       <c r="C759" s="0" t="inlineStr">
         <is>
-          <t>1 444 430 сум</t>
+          <t>1 444 430 soʻm</t>
         </is>
       </c>
     </row>
     <row r="760" spans="1:3">
       <c r="A760" s="0">
         <v>1402</v>
       </c>
       <c r="B760" s="0" t="inlineStr">
         <is>
           <t>Углошлифовальная машина Фиолент МШУ3-11-150</t>
         </is>
       </c>
       <c r="C760" s="0" t="inlineStr">
         <is>
-          <t>749 398 сум</t>
+          <t>749 398 soʻm</t>
         </is>
       </c>
     </row>
     <row r="761" spans="1:3">
       <c r="A761" s="0">
         <v>1403</v>
       </c>
       <c r="B761" s="0" t="inlineStr">
         <is>
           <t>Углошлифовальная машина Фиолент Мастер МШУ2-9-125Э М</t>
         </is>
       </c>
       <c r="C761" s="0" t="inlineStr">
         <is>
-          <t>1 007 370 сум</t>
+          <t>1 007 370 soʻm</t>
         </is>
       </c>
     </row>
     <row r="762" spans="1:3">
       <c r="A762" s="0">
         <v>1404</v>
       </c>
       <c r="B762" s="0" t="inlineStr">
         <is>
           <t>Углошлифовальная машина Фиолент МШУ2-9-125Э</t>
         </is>
       </c>
       <c r="C762" s="0" t="inlineStr">
         <is>
-          <t>785 109 сум</t>
+          <t>785 109 soʻm</t>
         </is>
       </c>
     </row>
     <row r="763" spans="1:3">
       <c r="A763" s="0">
         <v>1405</v>
       </c>
       <c r="B763" s="0" t="inlineStr">
         <is>
           <t>Углошлифовальная машина Фиолент Мастер МШУ1-23-230 М</t>
         </is>
       </c>
       <c r="C763" s="0" t="inlineStr">
         <is>
-          <t>1 492 400 сум</t>
+          <t>1 492 400 soʻm</t>
         </is>
       </c>
     </row>
     <row r="764" spans="1:3">
       <c r="A764" s="0">
         <v>1406</v>
       </c>
       <c r="B764" s="0" t="inlineStr">
         <is>
           <t>Углошлифовальная машина Фиолент МШУ1-20-230 А</t>
         </is>
       </c>
       <c r="C764" s="0" t="inlineStr">
         <is>
-          <t>1 136 996 сум</t>
+          <t>1 136 996 soʻm</t>
         </is>
       </c>
     </row>
     <row r="765" spans="1:3">
       <c r="A765" s="0">
         <v>1407</v>
       </c>
       <c r="B765" s="0" t="inlineStr">
         <is>
           <t>Углошлифовальная машина Фиолент МШУ9-16-180</t>
         </is>
       </c>
       <c r="C765" s="0" t="inlineStr">
         <is>
-          <t>1 080 391 сум</t>
+          <t>1 080 391 soʻm</t>
         </is>
       </c>
     </row>
     <row r="766" spans="1:3">
       <c r="A766" s="0">
         <v>1408</v>
       </c>
       <c r="B766" s="0" t="inlineStr">
         <is>
           <t>Углошлифовальная машина Фиолент МШУ2-9-125</t>
         </is>
       </c>
       <c r="C766" s="0" t="inlineStr">
         <is>
-          <t>634 270 сум</t>
+          <t>634 270 soʻm</t>
         </is>
       </c>
     </row>
     <row r="767" spans="1:3">
       <c r="A767" s="0">
         <v>1409</v>
       </c>
       <c r="B767" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения GRANDFAR SVC-3000VA 110-250V</t>
         </is>
       </c>
       <c r="C767" s="0" t="inlineStr">
         <is>
-          <t>882 648 сум</t>
+          <t>882 648 soʻm</t>
         </is>
       </c>
     </row>
     <row r="768" spans="1:3">
       <c r="A768" s="0">
         <v>1410</v>
       </c>
       <c r="B768" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения GRANDFAR SVC-2000VA 110-250V</t>
         </is>
       </c>
       <c r="C768" s="0" t="inlineStr">
         <is>
-          <t>793 104 сум</t>
+          <t>793 104 soʻm</t>
         </is>
       </c>
     </row>
     <row r="769" spans="1:3">
       <c r="A769" s="0">
         <v>1411</v>
       </c>
       <c r="B769" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения GRANDFAR SVC-1500VA 110-250V</t>
         </is>
       </c>
       <c r="C769" s="0" t="inlineStr">
         <is>
-          <t>522 340 сум</t>
+          <t>522 340 soʻm</t>
         </is>
       </c>
     </row>
     <row r="770" spans="1:3">
       <c r="A770" s="0">
         <v>1412</v>
       </c>
       <c r="B770" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения GRANDFAR SVC-1000VA 110-250V</t>
         </is>
       </c>
       <c r="C770" s="0" t="inlineStr">
         <is>
-          <t>486 096 сум</t>
+          <t>486 096 soʻm</t>
         </is>
       </c>
     </row>
     <row r="771" spans="1:3">
       <c r="A771" s="0">
         <v>1413</v>
       </c>
       <c r="B771" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения GRANDFAR SVC-500VA 110-250V</t>
         </is>
       </c>
       <c r="C771" s="0" t="inlineStr">
         <is>
-          <t>431 730 сум</t>
+          <t>431 730 soʻm</t>
         </is>
       </c>
     </row>
     <row r="772" spans="1:3">
       <c r="A772" s="0">
         <v>1414</v>
       </c>
       <c r="B772" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения GRANDFAR SDW-15000VA</t>
         </is>
       </c>
       <c r="C772" s="0" t="inlineStr">
         <is>
-          <t>2 837 692 сум</t>
+          <t>2 837 692 soʻm</t>
         </is>
       </c>
     </row>
     <row r="773" spans="1:3">
       <c r="A773" s="0">
         <v>1415</v>
       </c>
       <c r="B773" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения GRANDFAR SDW-10000VA</t>
         </is>
       </c>
       <c r="C773" s="0" t="inlineStr">
         <is>
-          <t>2 281 240 сум</t>
+          <t>2 281 240 soʻm</t>
         </is>
       </c>
     </row>
     <row r="774" spans="1:3">
       <c r="A774" s="0">
         <v>1416</v>
       </c>
       <c r="B774" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения GRANDFAR SDW-5000VA</t>
         </is>
       </c>
       <c r="C774" s="0" t="inlineStr">
         <is>
-          <t>1 409 785 сум</t>
+          <t>1 409 785 soʻm</t>
         </is>
       </c>
     </row>
     <row r="775" spans="1:3">
       <c r="A775" s="0">
         <v>1436</v>
       </c>
       <c r="B775" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения GRANDFAR SDW-2000VA</t>
         </is>
       </c>
       <c r="C775" s="0" t="inlineStr">
         <is>
-          <t>735 540 сум</t>
+          <t>735 540 soʻm</t>
         </is>
       </c>
     </row>
     <row r="776" spans="1:3">
       <c r="A776" s="0">
         <v>1437</v>
       </c>
       <c r="B776" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения GRANDFAR SDW-1500VA</t>
         </is>
       </c>
       <c r="C776" s="0" t="inlineStr">
         <is>
-          <t>637 468 сум</t>
+          <t>637 468 soʻm</t>
         </is>
       </c>
     </row>
     <row r="777" spans="1:3">
       <c r="A777" s="0">
         <v>1438</v>
       </c>
       <c r="B777" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения GRANDFAR SDW-1000VA</t>
         </is>
       </c>
       <c r="C777" s="0" t="inlineStr">
         <is>
-          <t>563 914 сум</t>
+          <t>563 914 soʻm</t>
         </is>
       </c>
     </row>
     <row r="778" spans="1:3">
       <c r="A778" s="0">
         <v>1439</v>
       </c>
       <c r="B778" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения GRANDFAR SDW-500VA</t>
         </is>
       </c>
       <c r="C778" s="0" t="inlineStr">
         <is>
-          <t>539 396 сум</t>
+          <t>539 396 soʻm</t>
         </is>
       </c>
     </row>
     <row r="779" spans="1:3">
       <c r="A779" s="0">
         <v>1440</v>
       </c>
       <c r="B779" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения GRANDFAR SVC-60000VA-3 170-415V</t>
         </is>
       </c>
       <c r="C779" s="0" t="inlineStr">
         <is>
-          <t>16 744 728 сум</t>
+          <t>16 744 728 soʻm</t>
         </is>
       </c>
     </row>
     <row r="780" spans="1:3">
       <c r="A780" s="0">
         <v>1441</v>
       </c>
       <c r="B780" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения GRANDFAR SVC-50000VA-3 170-415V</t>
         </is>
       </c>
       <c r="C780" s="0" t="inlineStr">
         <is>
-          <t>15 642 484 сум</t>
+          <t>15 642 484 soʻm</t>
         </is>
       </c>
     </row>
     <row r="781" spans="1:3">
       <c r="A781" s="0">
         <v>1442</v>
       </c>
       <c r="B781" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения GRANDFAR SVC-30000VA-3 170-415V</t>
         </is>
       </c>
       <c r="C781" s="0" t="inlineStr">
         <is>
-          <t>8 372 364 сум</t>
+          <t>8 372 364 soʻm</t>
         </is>
       </c>
     </row>
     <row r="782" spans="1:3">
       <c r="A782" s="0">
         <v>1443</v>
       </c>
       <c r="B782" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения GRANDFAR SVC-15000VA 70-250V</t>
         </is>
       </c>
       <c r="C782" s="0" t="inlineStr">
         <is>
-          <t>4 104 100 сум</t>
+          <t>4 104 100 soʻm</t>
         </is>
       </c>
     </row>
     <row r="783" spans="1:3">
       <c r="A783" s="0">
         <v>1444</v>
       </c>
       <c r="B783" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения GRANDFAR SVC-10000VA 70-250V</t>
         </is>
       </c>
       <c r="C783" s="0" t="inlineStr">
         <is>
-          <t>3 051 958 сум</t>
+          <t>3 051 958 soʻm</t>
         </is>
       </c>
     </row>
     <row r="784" spans="1:3">
       <c r="A784" s="0">
         <v>1445</v>
       </c>
       <c r="B784" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения GRANDFAR SVC-30000VA 110-250V</t>
         </is>
       </c>
       <c r="C784" s="0" t="inlineStr">
         <is>
-          <t>5 499 494 сум</t>
+          <t>5 499 494 soʻm</t>
         </is>
       </c>
     </row>
     <row r="785" spans="1:3">
       <c r="A785" s="0">
         <v>1446</v>
       </c>
       <c r="B785" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения GRANDFAR SVC-20000VA 110-250V</t>
         </is>
       </c>
       <c r="C785" s="0" t="inlineStr">
         <is>
-          <t>4 983 550 сум</t>
+          <t>4 983 550 soʻm</t>
         </is>
       </c>
     </row>
     <row r="786" spans="1:3">
       <c r="A786" s="0">
         <v>1447</v>
       </c>
       <c r="B786" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения GRANDFAR SVC-15000VA 110-250V</t>
         </is>
       </c>
       <c r="C786" s="0" t="inlineStr">
         <is>
-          <t>2 844 088 сум</t>
+          <t>2 844 088 soʻm</t>
         </is>
       </c>
     </row>
     <row r="787" spans="1:3">
       <c r="A787" s="0">
         <v>1448</v>
       </c>
       <c r="B787" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения GRANDFAR SVC-10000VA 110-250V</t>
         </is>
       </c>
       <c r="C787" s="0" t="inlineStr">
         <is>
-          <t>2 439 008 сум</t>
+          <t>2 439 008 soʻm</t>
         </is>
       </c>
     </row>
     <row r="788" spans="1:3">
       <c r="A788" s="0">
         <v>1449</v>
       </c>
       <c r="B788" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения GRANDFAR SVC-5000VA 110-250V</t>
         </is>
       </c>
       <c r="C788" s="0" t="inlineStr">
         <is>
-          <t>1 654 432 сум</t>
+          <t>1 654 432 soʻm</t>
         </is>
       </c>
     </row>
     <row r="789" spans="1:3">
       <c r="A789" s="0">
         <v>1450</v>
       </c>
       <c r="B789" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-15 kVa</t>
         </is>
       </c>
       <c r="C789" s="0" t="inlineStr">
         <is>
-          <t>5 159 440 сум</t>
+          <t>5 159 440 soʻm</t>
         </is>
       </c>
     </row>
     <row r="790" spans="1:3">
       <c r="A790" s="0">
         <v>1451</v>
       </c>
       <c r="B790" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-9 kVa</t>
         </is>
       </c>
       <c r="C790" s="0" t="inlineStr">
         <is>
-          <t>3 986 840 сум</t>
+          <t>3 986 840 soʻm</t>
         </is>
       </c>
     </row>
     <row r="791" spans="1:3">
       <c r="A791" s="0">
         <v>1452</v>
       </c>
       <c r="B791" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-D20000VA напольный </t>
         </is>
       </c>
       <c r="C791" s="0" t="inlineStr">
         <is>
-          <t>5 042 180 сум</t>
+          <t>5 042 180 soʻm</t>
         </is>
       </c>
     </row>
     <row r="792" spans="1:3">
       <c r="A792" s="0">
         <v>1453</v>
       </c>
       <c r="B792" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-5000VA 110-250V</t>
         </is>
       </c>
       <c r="C792" s="0" t="inlineStr">
         <is>
-          <t>1 412 450 сум</t>
+          <t>1 412 450 soʻm</t>
         </is>
       </c>
     </row>
     <row r="793" spans="1:3">
       <c r="A793" s="0">
         <v>1454</v>
       </c>
       <c r="B793" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-3000VA 110-250V</t>
         </is>
       </c>
       <c r="C793" s="0" t="inlineStr">
         <is>
-          <t>918 892 сум</t>
+          <t>918 892 soʻm</t>
         </is>
       </c>
     </row>
     <row r="794" spans="1:3">
       <c r="A794" s="0">
         <v>1455</v>
       </c>
       <c r="B794" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-1500VA 110-250V</t>
         </is>
       </c>
       <c r="C794" s="0" t="inlineStr">
         <is>
-          <t>612 950 сум</t>
+          <t>612 950 soʻm</t>
         </is>
       </c>
     </row>
     <row r="795" spans="1:3">
       <c r="A795" s="0">
         <v>1456</v>
       </c>
       <c r="B795" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-1000VA 110-250V</t>
         </is>
       </c>
       <c r="C795" s="0" t="inlineStr">
         <is>
-          <t>551 122 сум</t>
+          <t>551 122 soʻm</t>
         </is>
       </c>
     </row>
     <row r="796" spans="1:3">
       <c r="A796" s="0">
         <v>1457</v>
       </c>
       <c r="B796" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-500VA 110-250V</t>
         </is>
       </c>
       <c r="C796" s="0" t="inlineStr">
         <is>
-          <t>490 360 сум</t>
+          <t>490 360 soʻm</t>
         </is>
       </c>
     </row>
     <row r="797" spans="1:3">
       <c r="A797" s="0">
         <v>1458</v>
       </c>
       <c r="B797" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SDW-3000VA</t>
         </is>
       </c>
       <c r="C797" s="0" t="inlineStr">
         <is>
-          <t>858 130 сум</t>
+          <t>858 130 soʻm</t>
         </is>
       </c>
     </row>
     <row r="798" spans="1:3">
       <c r="A798" s="0">
         <v>1459</v>
       </c>
       <c r="B798" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SDW-2000VA</t>
         </is>
       </c>
       <c r="C798" s="0" t="inlineStr">
         <is>
-          <t>612 950 сум</t>
+          <t>612 950 soʻm</t>
         </is>
       </c>
     </row>
     <row r="799" spans="1:3">
       <c r="A799" s="0">
         <v>1460</v>
       </c>
       <c r="B799" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SBW-10000VA</t>
         </is>
       </c>
       <c r="C799" s="0" t="inlineStr">
         <is>
-          <t>2 345 200 сум</t>
+          <t>2 345 200 soʻm</t>
         </is>
       </c>
     </row>
     <row r="800" spans="1:3">
       <c r="A800" s="0">
         <v>1461</v>
       </c>
       <c r="B800" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SBW-7500VA</t>
         </is>
       </c>
       <c r="C800" s="0" t="inlineStr">
         <is>
-          <t>1 838 850 сум</t>
+          <t>1 838 850 soʻm</t>
         </is>
       </c>
     </row>
     <row r="801" spans="1:3">
       <c r="A801" s="0">
         <v>1462</v>
       </c>
       <c r="B801" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SBW-5000VA</t>
         </is>
       </c>
       <c r="C801" s="0" t="inlineStr">
         <is>
-          <t>1 531 842 сум</t>
+          <t>1 531 842 soʻm</t>
         </is>
       </c>
     </row>
     <row r="802" spans="1:3">
       <c r="A802" s="0">
         <v>1463</v>
       </c>
       <c r="B802" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SBW-3000VA</t>
         </is>
       </c>
       <c r="C802" s="0" t="inlineStr">
         <is>
-          <t>980 720 сум</t>
+          <t>980 720 soʻm</t>
         </is>
       </c>
     </row>
     <row r="803" spans="1:3">
       <c r="A803" s="0">
         <v>1464</v>
       </c>
       <c r="B803" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SBW-2000VA</t>
         </is>
       </c>
       <c r="C803" s="0" t="inlineStr">
         <is>
-          <t>735 540 сум</t>
+          <t>735 540 soʻm</t>
         </is>
       </c>
     </row>
     <row r="804" spans="1:3">
       <c r="A804" s="0">
         <v>1465</v>
       </c>
       <c r="B804" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SBW-1500VA</t>
         </is>
       </c>
       <c r="C804" s="0" t="inlineStr">
         <is>
-          <t>612 950 сум</t>
+          <t>612 950 soʻm</t>
         </is>
       </c>
     </row>
     <row r="805" spans="1:3">
       <c r="A805" s="0">
         <v>1466</v>
       </c>
       <c r="B805" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SBW-1000VA</t>
         </is>
       </c>
       <c r="C805" s="0" t="inlineStr">
         <is>
-          <t>551 122 сум</t>
+          <t>551 122 soʻm</t>
         </is>
       </c>
     </row>
     <row r="806" spans="1:3">
       <c r="A806" s="0">
         <v>1467</v>
       </c>
       <c r="B806" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SBW-500VA</t>
         </is>
       </c>
       <c r="C806" s="0" t="inlineStr">
         <is>
-          <t>490 360 сум</t>
+          <t>490 360 soʻm</t>
         </is>
       </c>
     </row>
     <row r="807" spans="1:3">
       <c r="A807" s="0">
         <v>1468</v>
       </c>
       <c r="B807" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-1500VA</t>
         </is>
       </c>
       <c r="C807" s="0" t="inlineStr">
         <is>
-          <t>526 604 сум</t>
+          <t>526 604 soʻm</t>
         </is>
       </c>
     </row>
     <row r="808" spans="1:3">
       <c r="A808" s="0">
         <v>1469</v>
       </c>
       <c r="B808" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-75kVa-3</t>
         </is>
       </c>
       <c r="C808" s="0" t="inlineStr">
         <is>
-          <t>16 768 180 сум</t>
+          <t>16 768 180 soʻm</t>
         </is>
       </c>
     </row>
     <row r="809" spans="1:3">
       <c r="A809" s="0">
         <v>1470</v>
       </c>
       <c r="B809" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-60kVa-3</t>
         </is>
       </c>
       <c r="C809" s="0" t="inlineStr">
         <is>
-          <t>11 960 520 сум</t>
+          <t>11 960 520 soʻm</t>
         </is>
       </c>
     </row>
     <row r="810" spans="1:3">
       <c r="A810" s="0">
         <v>1471</v>
       </c>
       <c r="B810" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-50kVa-3</t>
         </is>
       </c>
       <c r="C810" s="0" t="inlineStr">
         <is>
-          <t>11 374 220 сум</t>
+          <t>11 374 220 soʻm</t>
         </is>
       </c>
     </row>
     <row r="811" spans="1:3">
       <c r="A811" s="0">
         <v>1472</v>
       </c>
       <c r="B811" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ELT Volt Master-500VA 1-SM</t>
         </is>
       </c>
       <c r="C811" s="0" t="inlineStr">
         <is>
-          <t>426 400 сум</t>
+          <t>426 400 soʻm</t>
         </is>
       </c>
     </row>
     <row r="812" spans="1:3">
       <c r="A812" s="0">
         <v>1473</v>
       </c>
       <c r="B812" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ELT Volt Expert-20KVA 1-SM</t>
         </is>
       </c>
       <c r="C812" s="0" t="inlineStr">
         <is>
-          <t>6 396 000 сум</t>
+          <t>6 396 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="813" spans="1:3">
       <c r="A813" s="0">
         <v>1474</v>
       </c>
       <c r="B813" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ELT Volt Expert-15KVA 1-SM</t>
         </is>
       </c>
       <c r="C813" s="0" t="inlineStr">
         <is>
-          <t>5 276 700 сум</t>
+          <t>5 276 700 soʻm</t>
         </is>
       </c>
     </row>
     <row r="814" spans="1:3">
       <c r="A814" s="0">
         <v>1475</v>
       </c>
       <c r="B814" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения настенный ELT Volt Control 10000VA 1-SM 140-250V</t>
         </is>
       </c>
       <c r="C814" s="0" t="inlineStr">
         <is>
-          <t>2 931 500 сум</t>
+          <t>2 931 500 soʻm</t>
         </is>
       </c>
     </row>
     <row r="815" spans="1:3">
       <c r="A815" s="0">
         <v>1476</v>
       </c>
       <c r="B815" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения настенный ELT Volt Control 5000VA 1-SM 140-250V</t>
         </is>
       </c>
       <c r="C815" s="0" t="inlineStr">
         <is>
-          <t>1 876 160 сум</t>
+          <t>1 876 160 soʻm</t>
         </is>
       </c>
     </row>
     <row r="816" spans="1:3">
       <c r="A816" s="0">
         <v>1477</v>
       </c>
       <c r="B816" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения настенный ELT Volt Control 3000VA 1-SM 140-250V</t>
         </is>
       </c>
       <c r="C816" s="0" t="inlineStr">
         <is>
-          <t>1 407 120 сум</t>
+          <t>1 407 120 soʻm</t>
         </is>
       </c>
     </row>
     <row r="817" spans="1:3">
       <c r="A817" s="0">
         <v>1478</v>
       </c>
       <c r="B817" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения настенный ELT Volt Control 2000VA 1-SM 140-250V</t>
         </is>
       </c>
       <c r="C817" s="0" t="inlineStr">
         <is>
-          <t>996 710 сум</t>
+          <t>996 710 soʻm</t>
         </is>
       </c>
     </row>
     <row r="818" spans="1:3">
       <c r="A818" s="0">
         <v>1479</v>
       </c>
       <c r="B818" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения настенный ELT Volt Control 1500VA 1-SM 140-250V</t>
         </is>
       </c>
       <c r="C818" s="0" t="inlineStr">
         <is>
-          <t>879 450 сум</t>
+          <t>879 450 soʻm</t>
         </is>
       </c>
     </row>
     <row r="819" spans="1:3">
       <c r="A819" s="0">
         <v>1480</v>
       </c>
       <c r="B819" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения настенный ELT Volt Control 1000VA 1-SM 140-250V</t>
         </is>
       </c>
       <c r="C819" s="0" t="inlineStr">
         <is>
-          <t>762 190 сум</t>
+          <t>762 190 soʻm</t>
         </is>
       </c>
     </row>
     <row r="820" spans="1:3">
       <c r="A820" s="0">
         <v>1481</v>
       </c>
       <c r="B820" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения настенный ELT Volt Control 500VA 1-SM 140-250V</t>
         </is>
       </c>
       <c r="C820" s="0" t="inlineStr">
         <is>
-          <t>703 560 сум</t>
+          <t>703 560 soʻm</t>
         </is>
       </c>
     </row>
     <row r="821" spans="1:3">
       <c r="A821" s="0">
         <v>1482</v>
       </c>
       <c r="B821" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ELT Volt Master-5000VA 1-SM</t>
         </is>
       </c>
       <c r="C821" s="0" t="inlineStr">
         <is>
-          <t>1 407 120 сум</t>
+          <t>1 407 120 soʻm</t>
         </is>
       </c>
     </row>
     <row r="822" spans="1:3">
       <c r="A822" s="0">
         <v>1483</v>
       </c>
       <c r="B822" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ELT Volt Master-10000VA 1-SM</t>
         </is>
       </c>
       <c r="C822" s="0" t="inlineStr">
         <is>
-          <t>2 174 640 сум</t>
+          <t>2 174 640 soʻm</t>
         </is>
       </c>
     </row>
     <row r="823" spans="1:3">
       <c r="A823" s="0">
         <v>1484</v>
       </c>
       <c r="B823" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ELT Volt Master-3000VA 1-SM</t>
         </is>
       </c>
       <c r="C823" s="0" t="inlineStr">
         <is>
-          <t>1 055 340 сум</t>
+          <t>1 055 340 soʻm</t>
         </is>
       </c>
     </row>
     <row r="824" spans="1:3">
       <c r="A824" s="0">
         <v>1485</v>
       </c>
       <c r="B824" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ELT Volt Master-2000VA 1-SM</t>
         </is>
       </c>
       <c r="C824" s="0" t="inlineStr">
         <is>
-          <t>820 820 сум</t>
+          <t>820 820 soʻm</t>
         </is>
       </c>
     </row>
     <row r="825" spans="1:3">
       <c r="A825" s="0">
         <v>1486</v>
       </c>
       <c r="B825" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ELT Volt Master-1500VA 1-SM</t>
         </is>
       </c>
       <c r="C825" s="0" t="inlineStr">
         <is>
-          <t>586 300 сум</t>
+          <t>586 300 soʻm</t>
         </is>
       </c>
     </row>
     <row r="826" spans="1:3">
       <c r="A826" s="0">
         <v>1487</v>
       </c>
       <c r="B826" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ELT Volt Master-1000VA 1-SM</t>
         </is>
       </c>
       <c r="C826" s="0" t="inlineStr">
         <is>
-          <t>533 000 сум</t>
+          <t>533 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="827" spans="1:3">
       <c r="A827" s="0">
         <v>1488</v>
       </c>
       <c r="B827" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-D15000VA 80-250V напольный</t>
         </is>
       </c>
       <c r="C827" s="0" t="inlineStr">
         <is>
-          <t>3 283 280 сум</t>
+          <t>3 283 280 soʻm</t>
         </is>
       </c>
     </row>
     <row r="828" spans="1:3">
       <c r="A828" s="0">
         <v>1489</v>
       </c>
       <c r="B828" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SVC-D30000VA 80-250V напольный</t>
         </is>
       </c>
       <c r="C828" s="0" t="inlineStr">
         <is>
-          <t>7 035 600 сум</t>
+          <t>7 035 600 soʻm</t>
         </is>
       </c>
     </row>
     <row r="829" spans="1:3">
       <c r="A829" s="0">
         <v>1490</v>
       </c>
       <c r="B829" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения Green Light ERV6 1Ф 6кВа</t>
         </is>
       </c>
       <c r="C829" s="0" t="inlineStr">
         <is>
-          <t>1 747 174 сум</t>
+          <t>1 747 174 soʻm</t>
         </is>
       </c>
     </row>
     <row r="830" spans="1:3">
       <c r="A830" s="0">
         <v>1491</v>
       </c>
       <c r="B830" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения Green Light ERV6 1Ф 3кВа</t>
         </is>
       </c>
       <c r="C830" s="0" t="inlineStr">
         <is>
-          <t>1 110 772 сум</t>
+          <t>1 110 772 soʻm</t>
         </is>
       </c>
     </row>
     <row r="831" spans="1:3">
       <c r="A831" s="0">
         <v>1492</v>
       </c>
       <c r="B831" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения Green Light ERV 120ph</t>
         </is>
       </c>
       <c r="C831" s="0" t="inlineStr">
         <is>
-          <t>21 090 810 сум</t>
+          <t>21 090 810 soʻm</t>
         </is>
       </c>
     </row>
     <row r="832" spans="1:3">
       <c r="A832" s="0">
         <v>1493</v>
       </c>
       <c r="B832" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения Green Light ERV 3Ф 90кВа</t>
         </is>
       </c>
       <c r="C832" s="0" t="inlineStr">
         <is>
-          <t>16 098 732 сум</t>
+          <t>16 098 732 soʻm</t>
         </is>
       </c>
     </row>
     <row r="833" spans="1:3">
       <c r="A833" s="0">
         <v>1494</v>
       </c>
       <c r="B833" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения Green Light ERV 3Ф 60кВа</t>
         </is>
       </c>
       <c r="C833" s="0" t="inlineStr">
         <is>
-          <t>11 480 820 сум</t>
+          <t>11 480 820 soʻm</t>
         </is>
       </c>
     </row>
     <row r="834" spans="1:3">
       <c r="A834" s="0">
         <v>1495</v>
       </c>
       <c r="B834" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения Green Light ERV 3Ф 45кВа</t>
         </is>
       </c>
       <c r="C834" s="0" t="inlineStr">
         <is>
-          <t>9 859 434 сум</t>
+          <t>9 859 434 soʻm</t>
         </is>
       </c>
     </row>
     <row r="835" spans="1:3">
       <c r="A835" s="0">
         <v>1496</v>
       </c>
       <c r="B835" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения Green Light ERV 3Ф 30кВа</t>
         </is>
       </c>
       <c r="C835" s="0" t="inlineStr">
         <is>
-          <t>7 987 538 сум</t>
+          <t>7 987 538 soʻm</t>
         </is>
       </c>
     </row>
     <row r="836" spans="1:3">
       <c r="A836" s="0">
         <v>1497</v>
       </c>
       <c r="B836" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения Green Light ERV 3Ф 18кВа</t>
         </is>
       </c>
       <c r="C836" s="0" t="inlineStr">
         <is>
-          <t>5 241 522 сум</t>
+          <t>5 241 522 soʻm</t>
         </is>
       </c>
     </row>
     <row r="837" spans="1:3">
       <c r="A837" s="0">
         <v>1498</v>
       </c>
       <c r="B837" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения Green Light ERV 3Ф 9кВа</t>
         </is>
       </c>
       <c r="C837" s="0" t="inlineStr">
         <is>
-          <t>3 244 904 сум</t>
+          <t>3 244 904 soʻm</t>
         </is>
       </c>
     </row>
     <row r="838" spans="1:3">
       <c r="A838" s="0">
         <v>1499</v>
       </c>
       <c r="B838" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения Green Light ERV6 1Ф 50кВа</t>
         </is>
       </c>
       <c r="C838" s="0" t="inlineStr">
         <is>
-          <t>7 987 538 сум</t>
+          <t>7 987 538 soʻm</t>
         </is>
       </c>
     </row>
     <row r="839" spans="1:3">
       <c r="A839" s="0">
         <v>1500</v>
       </c>
       <c r="B839" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения Green Light ERV6 1Ф 40кВа</t>
         </is>
       </c>
       <c r="C839" s="0" t="inlineStr">
         <is>
-          <t>6 739 252 сум</t>
+          <t>6 739 252 soʻm</t>
         </is>
       </c>
     </row>
     <row r="840" spans="1:3">
       <c r="A840" s="0">
         <v>1501</v>
       </c>
       <c r="B840" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения Green Light ERV6 1Ф 30кВа</t>
         </is>
       </c>
       <c r="C840" s="0" t="inlineStr">
         <is>
-          <t>5 116 800 сум</t>
+          <t>5 116 800 soʻm</t>
         </is>
       </c>
     </row>
     <row r="841" spans="1:3">
       <c r="A841" s="0">
         <v>1502</v>
       </c>
       <c r="B841" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения Green Light ERV6 1Ф 20кВа</t>
         </is>
       </c>
       <c r="C841" s="0" t="inlineStr">
         <is>
-          <t>3 741 660 сум</t>
+          <t>3 741 660 soʻm</t>
         </is>
       </c>
     </row>
     <row r="842" spans="1:3">
       <c r="A842" s="0">
         <v>1503</v>
       </c>
       <c r="B842" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения Green Light ERV6 1Ф 15кВа</t>
         </is>
       </c>
       <c r="C842" s="0" t="inlineStr">
         <is>
-          <t>3 240 640 сум</t>
+          <t>3 240 640 soʻm</t>
         </is>
       </c>
     </row>
     <row r="843" spans="1:3">
       <c r="A843" s="0">
         <v>1504</v>
       </c>
       <c r="B843" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения Green Light ERV6 1Ф 10кВа</t>
         </is>
       </c>
       <c r="C843" s="0" t="inlineStr">
         <is>
-          <t>2 621 294 сум</t>
+          <t>2 621 294 soʻm</t>
         </is>
       </c>
     </row>
     <row r="844" spans="1:3">
       <c r="A844" s="0">
         <v>1505</v>
       </c>
       <c r="B844" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения Green Light ERV 3Ф 200кВа</t>
         </is>
       </c>
       <c r="C844" s="0" t="inlineStr">
         <is>
-          <t>28 579 460 сум</t>
+          <t>28 579 460 soʻm</t>
         </is>
       </c>
     </row>
     <row r="845" spans="1:3">
       <c r="A845" s="0">
         <v>1506</v>
       </c>
       <c r="B845" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения Green Light ERV 3Ф 150кВа</t>
         </is>
       </c>
       <c r="C845" s="0" t="inlineStr">
         <is>
-          <t>23 587 382 сум</t>
+          <t>23 587 382 soʻm</t>
         </is>
       </c>
     </row>
     <row r="846" spans="1:3">
       <c r="A846" s="0">
         <v>1507</v>
       </c>
       <c r="B846" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения стеновой Green Light ERV6 1Ф 20кВа</t>
         </is>
       </c>
       <c r="C846" s="0" t="inlineStr">
         <is>
-          <t>4 114 760 сум</t>
+          <t>4 114 760 soʻm</t>
         </is>
       </c>
     </row>
     <row r="847" spans="1:3">
       <c r="A847" s="0">
         <v>1508</v>
       </c>
       <c r="B847" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения стеновой Green Light ERV6 1Ф 15кВа</t>
         </is>
       </c>
       <c r="C847" s="0" t="inlineStr">
         <is>
-          <t>3 624 400 сум</t>
+          <t>3 624 400 soʻm</t>
         </is>
       </c>
     </row>
     <row r="848" spans="1:3">
       <c r="A848" s="0">
         <v>1509</v>
       </c>
       <c r="B848" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения стеновой Green Light ERV6 1Ф 30кВа</t>
         </is>
       </c>
       <c r="C848" s="0" t="inlineStr">
         <is>
-          <t>5 489 900 сум</t>
+          <t>5 489 900 soʻm</t>
         </is>
       </c>
     </row>
     <row r="849" spans="1:3">
       <c r="A849" s="0">
         <v>1510</v>
       </c>
       <c r="B849" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения стеновой Green Light ERV6 1Ф 10кВа</t>
         </is>
       </c>
       <c r="C849" s="0" t="inlineStr">
         <is>
-          <t>2 867 540 сум</t>
+          <t>2 867 540 soʻm</t>
         </is>
       </c>
     </row>
     <row r="850" spans="1:3">
       <c r="A850" s="0">
         <v>1511</v>
       </c>
       <c r="B850" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SBW 300K-3 305-456V</t>
         </is>
       </c>
       <c r="C850" s="0" t="inlineStr">
         <is>
-          <t>82 082 000 сум</t>
+          <t>82 082 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="851" spans="1:3">
       <c r="A851" s="0">
         <v>1512</v>
       </c>
       <c r="B851" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SBW 200K-3 305-456V</t>
         </is>
       </c>
       <c r="C851" s="0" t="inlineStr">
         <is>
-          <t>51 594 400 сум</t>
+          <t>51 594 400 soʻm</t>
         </is>
       </c>
     </row>
     <row r="852" spans="1:3">
       <c r="A852" s="0">
         <v>1513</v>
       </c>
       <c r="B852" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SBW 150K-3 305-456V</t>
         </is>
       </c>
       <c r="C852" s="0" t="inlineStr">
         <is>
-          <t>38 695 800 сум</t>
+          <t>38 695 800 soʻm</t>
         </is>
       </c>
     </row>
     <row r="853" spans="1:3">
       <c r="A853" s="0">
         <v>1514</v>
       </c>
       <c r="B853" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI SBW 100K-3 305-456V</t>
         </is>
       </c>
       <c r="C853" s="0" t="inlineStr">
         <is>
-          <t>31 660 200 сум</t>
+          <t>31 660 200 soʻm</t>
         </is>
       </c>
     </row>
     <row r="854" spans="1:3">
       <c r="A854" s="0">
         <v>1515</v>
       </c>
       <c r="B854" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI ASV D100K-3 190-430V</t>
         </is>
       </c>
       <c r="C854" s="0" t="inlineStr">
         <is>
-          <t>23 452 000 сум</t>
+          <t>23 452 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="855" spans="1:3">
       <c r="A855" s="0">
         <v>1516</v>
       </c>
       <c r="B855" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI ASV D75K-3 190-430V</t>
         </is>
       </c>
       <c r="C855" s="0" t="inlineStr">
         <is>
-          <t>18 175 300 сум</t>
+          <t>18 175 300 soʻm</t>
         </is>
       </c>
     </row>
     <row r="856" spans="1:3">
       <c r="A856" s="0">
         <v>1517</v>
       </c>
       <c r="B856" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI ASV D60K-3 190-430V</t>
         </is>
       </c>
       <c r="C856" s="0" t="inlineStr">
         <is>
-          <t>15 830 100 сум</t>
+          <t>15 830 100 soʻm</t>
         </is>
       </c>
     </row>
     <row r="857" spans="1:3">
       <c r="A857" s="0">
         <v>1518</v>
       </c>
       <c r="B857" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI ASV D45K-3 190-430V</t>
         </is>
       </c>
       <c r="C857" s="0" t="inlineStr">
         <is>
-          <t>14 657 500 сум</t>
+          <t>14 657 500 soʻm</t>
         </is>
       </c>
     </row>
     <row r="858" spans="1:3">
       <c r="A858" s="0">
         <v>1519</v>
       </c>
       <c r="B858" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI ASV D30K-3 190-430V</t>
         </is>
       </c>
       <c r="C858" s="0" t="inlineStr">
         <is>
-          <t>8 559 980 сум</t>
+          <t>8 559 980 soʻm</t>
         </is>
       </c>
     </row>
     <row r="859" spans="1:3">
       <c r="A859" s="0">
         <v>1520</v>
       </c>
       <c r="B859" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI ASV D20K-3 190-430V</t>
         </is>
       </c>
       <c r="C859" s="0" t="inlineStr">
         <is>
-          <t>7 387 380 сум</t>
+          <t>7 387 380 soʻm</t>
         </is>
       </c>
     </row>
     <row r="860" spans="1:3">
       <c r="A860" s="0">
         <v>1521</v>
       </c>
       <c r="B860" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI ASV D15K-3 190-430V</t>
         </is>
       </c>
       <c r="C860" s="0" t="inlineStr">
         <is>
-          <t>6 214 780 сум</t>
+          <t>6 214 780 soʻm</t>
         </is>
       </c>
     </row>
     <row r="861" spans="1:3">
       <c r="A861" s="0">
         <v>1522</v>
       </c>
       <c r="B861" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения ANDELI ASV D9K-3 190-430V</t>
         </is>
       </c>
       <c r="C861" s="0" t="inlineStr">
         <is>
-          <t>5 042 180 сум</t>
+          <t>5 042 180 soʻm</t>
         </is>
       </c>
     </row>
     <row r="862" spans="1:3">
       <c r="A862" s="0">
         <v>1523</v>
       </c>
       <c r="B862" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BND-50KVA 100-260V</t>
         </is>
       </c>
       <c r="C862" s="0" t="inlineStr">
         <is>
-          <t>13 660 790 сум</t>
+          <t>13 660 790 soʻm</t>
         </is>
       </c>
     </row>
     <row r="863" spans="1:3">
       <c r="A863" s="0">
         <v>1524</v>
       </c>
       <c r="B863" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BCD-30KVA 110-250V</t>
         </is>
       </c>
       <c r="C863" s="0" t="inlineStr">
         <is>
-          <t>8 454 446 сум</t>
+          <t>8 454 446 soʻm</t>
         </is>
       </c>
     </row>
     <row r="864" spans="1:3">
       <c r="A864" s="0">
         <v>1525</v>
       </c>
       <c r="B864" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOSS45-20000VA 95-270V</t>
         </is>
       </c>
       <c r="C864" s="0" t="inlineStr">
         <is>
-          <t>3 635 060 сум</t>
+          <t>3 635 060 soʻm</t>
         </is>
       </c>
     </row>
     <row r="865" spans="1:3">
       <c r="A865" s="0">
         <v>1526</v>
       </c>
       <c r="B865" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOSS45-30000VA 45-270V</t>
         </is>
       </c>
       <c r="C865" s="0" t="inlineStr">
         <is>
-          <t>7 035 600 сум</t>
+          <t>7 035 600 soʻm</t>
         </is>
       </c>
     </row>
     <row r="866" spans="1:3">
       <c r="A866" s="0">
         <v>1527</v>
       </c>
       <c r="B866" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOSS45-20000VA 45-270V</t>
         </is>
       </c>
       <c r="C866" s="0" t="inlineStr">
         <is>
-          <t>3 963 388 сум</t>
+          <t>3 963 388 soʻm</t>
         </is>
       </c>
     </row>
     <row r="867" spans="1:3">
       <c r="A867" s="0">
         <v>1528</v>
       </c>
       <c r="B867" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOSS45-15000VA 95-270V</t>
         </is>
       </c>
       <c r="C867" s="0" t="inlineStr">
         <is>
-          <t>2 814 240 сум</t>
+          <t>2 814 240 soʻm</t>
         </is>
       </c>
     </row>
     <row r="868" spans="1:3">
       <c r="A868" s="0">
         <v>1529</v>
       </c>
       <c r="B868" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOSS45-12000VA 95-270V</t>
         </is>
       </c>
       <c r="C868" s="0" t="inlineStr">
         <is>
-          <t>2 415 556 сум</t>
+          <t>2 415 556 soʻm</t>
         </is>
       </c>
     </row>
     <row r="869" spans="1:3">
       <c r="A869" s="0">
         <v>1530</v>
       </c>
       <c r="B869" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOSS45-10000VA 95-270V</t>
         </is>
       </c>
       <c r="C869" s="0" t="inlineStr">
         <is>
-          <t>2 227 940 сум</t>
+          <t>2 227 940 soʻm</t>
         </is>
       </c>
     </row>
     <row r="870" spans="1:3">
       <c r="A870" s="0">
         <v>1531</v>
       </c>
       <c r="B870" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOSS45-8000VA 95-270V</t>
         </is>
       </c>
       <c r="C870" s="0" t="inlineStr">
         <is>
-          <t>2 121 340 сум</t>
+          <t>2 121 340 soʻm</t>
         </is>
       </c>
     </row>
     <row r="871" spans="1:3">
       <c r="A871" s="0">
         <v>1532</v>
       </c>
       <c r="B871" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOSS45-5000VA 95-270V</t>
         </is>
       </c>
       <c r="C871" s="0" t="inlineStr">
         <is>
-          <t>1 618 188 сум</t>
+          <t>1 618 188 soʻm</t>
         </is>
       </c>
     </row>
     <row r="872" spans="1:3">
       <c r="A872" s="0">
         <v>1533</v>
       </c>
       <c r="B872" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOSS45-20000VA 95-270V</t>
         </is>
       </c>
       <c r="C872" s="0" t="inlineStr">
         <is>
-          <t>3 635 060 сум</t>
+          <t>3 635 060 soʻm</t>
         </is>
       </c>
     </row>
     <row r="873" spans="1:3">
       <c r="A873" s="0">
         <v>1534</v>
       </c>
       <c r="B873" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOSS45-15000VA 95-270V</t>
         </is>
       </c>
       <c r="C873" s="0" t="inlineStr">
         <is>
-          <t>3 107 390 сум</t>
+          <t>3 107 390 soʻm</t>
         </is>
       </c>
     </row>
     <row r="874" spans="1:3">
       <c r="A874" s="0">
         <v>1535</v>
       </c>
       <c r="B874" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOSS45-12000VA 95-270V</t>
         </is>
       </c>
       <c r="C874" s="0" t="inlineStr">
         <is>
-          <t>2 638 350 сум</t>
+          <t>2 638 350 soʻm</t>
         </is>
       </c>
     </row>
     <row r="875" spans="1:3">
       <c r="A875" s="0">
         <v>1536</v>
       </c>
       <c r="B875" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOSS45-10000VA 95-270V</t>
         </is>
       </c>
       <c r="C875" s="0" t="inlineStr">
         <is>
-          <t>2 286 570 сум</t>
+          <t>2 286 570 soʻm</t>
         </is>
       </c>
     </row>
     <row r="876" spans="1:3">
       <c r="A876" s="0">
         <v>1537</v>
       </c>
       <c r="B876" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOSS45-15000VA 45-270V</t>
         </is>
       </c>
       <c r="C876" s="0" t="inlineStr">
         <is>
-          <t>3 400 540 сум</t>
+          <t>3 400 540 soʻm</t>
         </is>
       </c>
     </row>
     <row r="877" spans="1:3">
       <c r="A877" s="0">
         <v>1538</v>
       </c>
       <c r="B877" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOSS45-12000VA 45-270V</t>
         </is>
       </c>
       <c r="C877" s="0" t="inlineStr">
         <is>
-          <t>2 782 260 сум</t>
+          <t>2 782 260 soʻm</t>
         </is>
       </c>
     </row>
     <row r="878" spans="1:3">
       <c r="A878" s="0">
         <v>1539</v>
       </c>
       <c r="B878" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOSS45-10000VA 45-270V</t>
         </is>
       </c>
       <c r="C878" s="0" t="inlineStr">
         <is>
-          <t>2 345 200 сум</t>
+          <t>2 345 200 soʻm</t>
         </is>
       </c>
     </row>
     <row r="879" spans="1:3">
       <c r="A879" s="0">
         <v>1540</v>
       </c>
       <c r="B879" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOSS45-8000VA 45-270V</t>
         </is>
       </c>
       <c r="C879" s="0" t="inlineStr">
         <is>
-          <t>2 227 940 сум</t>
+          <t>2 227 940 soʻm</t>
         </is>
       </c>
     </row>
     <row r="880" spans="1:3">
       <c r="A880" s="0">
         <v>1541</v>
       </c>
       <c r="B880" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOSS45-5000VA 45-270V</t>
         </is>
       </c>
       <c r="C880" s="0" t="inlineStr">
         <is>
-          <t>1 758 900 сум</t>
+          <t>1 758 900 soʻm</t>
         </is>
       </c>
     </row>
     <row r="881" spans="1:3">
       <c r="A881" s="0">
         <v>1542</v>
       </c>
       <c r="B881" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOSS95-3000VA 95-270V</t>
         </is>
       </c>
       <c r="C881" s="0" t="inlineStr">
         <is>
-          <t>1 172 600 сум</t>
+          <t>1 172 600 soʻm</t>
         </is>
       </c>
     </row>
     <row r="882" spans="1:3">
       <c r="A882" s="0">
         <v>1543</v>
       </c>
       <c r="B882" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOSS95-2000VA 95-270V</t>
         </is>
       </c>
       <c r="C882" s="0" t="inlineStr">
         <is>
-          <t>738 738 сум</t>
+          <t>738 738 soʻm</t>
         </is>
       </c>
     </row>
     <row r="883" spans="1:3">
       <c r="A883" s="0">
         <v>1544</v>
       </c>
       <c r="B883" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOSS95-1500VA 95-270V</t>
         </is>
       </c>
       <c r="C883" s="0" t="inlineStr">
         <is>
-          <t>586 300 сум</t>
+          <t>586 300 soʻm</t>
         </is>
       </c>
     </row>
     <row r="884" spans="1:3">
       <c r="A884" s="0">
         <v>1545</v>
       </c>
       <c r="B884" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOSS95-1000VA 95-270V</t>
         </is>
       </c>
       <c r="C884" s="0" t="inlineStr">
         <is>
-          <t>515 944 сум</t>
+          <t>515 944 soʻm</t>
         </is>
       </c>
     </row>
     <row r="885" spans="1:3">
       <c r="A885" s="0">
         <v>1546</v>
       </c>
       <c r="B885" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOSS95-500VA 95-270V</t>
         </is>
       </c>
       <c r="C885" s="0" t="inlineStr">
         <is>
-          <t>469 040 сум</t>
+          <t>469 040 soʻm</t>
         </is>
       </c>
     </row>
     <row r="886" spans="1:3">
       <c r="A886" s="0">
         <v>1547</v>
       </c>
       <c r="B886" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения PREMIUM 110-230V 50-KVA</t>
         </is>
       </c>
       <c r="C886" s="0" t="inlineStr">
         <is>
-          <t>30 077 190 сум</t>
+          <t>30 077 190 soʻm</t>
         </is>
       </c>
     </row>
     <row r="887" spans="1:3">
       <c r="A887" s="0">
         <v>1548</v>
       </c>
       <c r="B887" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения PREMIUM 110-230V 40-KVA</t>
         </is>
       </c>
       <c r="C887" s="0" t="inlineStr">
         <is>
-          <t>21 458 580 сум</t>
+          <t>21 458 580 soʻm</t>
         </is>
       </c>
     </row>
     <row r="888" spans="1:3">
       <c r="A888" s="0">
         <v>1549</v>
       </c>
       <c r="B888" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения PREMIUM 110-230V 30-KVA</t>
         </is>
       </c>
       <c r="C888" s="0" t="inlineStr">
         <is>
-          <t>19 699 680 сум</t>
+          <t>19 699 680 soʻm</t>
         </is>
       </c>
     </row>
     <row r="889" spans="1:3">
       <c r="A889" s="0">
         <v>1550</v>
       </c>
       <c r="B889" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения PREMIUM 110-230V 25-KVA</t>
         </is>
       </c>
       <c r="C889" s="0" t="inlineStr">
         <is>
-          <t>15 771 470 сум</t>
+          <t>15 771 470 soʻm</t>
         </is>
       </c>
     </row>
     <row r="890" spans="1:3">
       <c r="A890" s="0">
         <v>1551</v>
       </c>
       <c r="B890" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения PREMIUM 110-230V 20-KVA</t>
         </is>
       </c>
       <c r="C890" s="0" t="inlineStr">
         <is>
-          <t>12 312 300 сум</t>
+          <t>12 312 300 soʻm</t>
         </is>
       </c>
     </row>
     <row r="891" spans="1:3">
       <c r="A891" s="0">
         <v>1552</v>
       </c>
       <c r="B891" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения PREMIUM 110-230V 15-KVA</t>
         </is>
       </c>
       <c r="C891" s="0" t="inlineStr">
         <is>
-          <t>11 081 070 сум</t>
+          <t>11 081 070 soʻm</t>
         </is>
       </c>
     </row>
     <row r="892" spans="1:3">
       <c r="A892" s="0">
         <v>1553</v>
       </c>
       <c r="B892" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения PREMIUM 110-230V 10-KVA</t>
         </is>
       </c>
       <c r="C892" s="0" t="inlineStr">
         <is>
-          <t>6 566 560 сум</t>
+          <t>6 566 560 soʻm</t>
         </is>
       </c>
     </row>
     <row r="893" spans="1:3">
       <c r="A893" s="0">
         <v>1554</v>
       </c>
       <c r="B893" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения PREMIUM 110-230V 7.5-KVA</t>
         </is>
       </c>
       <c r="C893" s="0" t="inlineStr">
         <is>
-          <t>5 628 480 сум</t>
+          <t>5 628 480 soʻm</t>
         </is>
       </c>
     </row>
     <row r="894" spans="1:3">
       <c r="A894" s="0">
         <v>1555</v>
       </c>
       <c r="B894" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения PREMIUM 110-230V 5-KVA</t>
         </is>
       </c>
       <c r="C894" s="0" t="inlineStr">
         <is>
-          <t>4 690 400 сум</t>
+          <t>4 690 400 soʻm</t>
         </is>
       </c>
     </row>
     <row r="895" spans="1:3">
       <c r="A895" s="0">
         <v>1556</v>
       </c>
       <c r="B895" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения PREMIUM 135-250V 50-KVA</t>
         </is>
       </c>
       <c r="C895" s="0" t="inlineStr">
         <is>
-          <t>21 458 580 сум</t>
+          <t>21 458 580 soʻm</t>
         </is>
       </c>
     </row>
     <row r="896" spans="1:3">
       <c r="A896" s="0">
         <v>1557</v>
       </c>
       <c r="B896" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения PREMIUM 135-250V 40-KVA</t>
         </is>
       </c>
       <c r="C896" s="0" t="inlineStr">
         <is>
-          <t>19 699 680 сум</t>
+          <t>19 699 680 soʻm</t>
         </is>
       </c>
     </row>
     <row r="897" spans="1:3">
       <c r="A897" s="0">
         <v>1558</v>
       </c>
       <c r="B897" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения PREMIUM 135-250V 30-KVA</t>
         </is>
       </c>
       <c r="C897" s="0" t="inlineStr">
         <is>
-          <t>15 830 100 сум</t>
+          <t>15 830 100 soʻm</t>
         </is>
       </c>
     </row>
     <row r="898" spans="1:3">
       <c r="A898" s="0">
         <v>1559</v>
       </c>
       <c r="B898" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения PREMIUM 135-250V 25-KVA</t>
         </is>
       </c>
       <c r="C898" s="0" t="inlineStr">
         <is>
-          <t>12 312 300 сум</t>
+          <t>12 312 300 soʻm</t>
         </is>
       </c>
     </row>
     <row r="899" spans="1:3">
       <c r="A899" s="0">
         <v>1560</v>
       </c>
       <c r="B899" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения PREMIUM 135-250V 20-KVA</t>
         </is>
       </c>
       <c r="C899" s="0" t="inlineStr">
         <is>
-          <t>11 843 260 сум</t>
+          <t>11 843 260 soʻm</t>
         </is>
       </c>
     </row>
     <row r="900" spans="1:3">
       <c r="A900" s="0">
         <v>1561</v>
       </c>
       <c r="B900" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения PREMIUM 135-250V 15-KVA</t>
         </is>
       </c>
       <c r="C900" s="0" t="inlineStr">
         <is>
-          <t>6 566 560 сум</t>
+          <t>6 566 560 soʻm</t>
         </is>
       </c>
     </row>
     <row r="901" spans="1:3">
       <c r="A901" s="0">
         <v>1562</v>
       </c>
       <c r="B901" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения PREMIUM 135-250V 10-KVA</t>
         </is>
       </c>
       <c r="C901" s="0" t="inlineStr">
         <is>
-          <t>5 628 480 сум</t>
+          <t>5 628 480 soʻm</t>
         </is>
       </c>
     </row>
     <row r="902" spans="1:3">
       <c r="A902" s="0">
         <v>1563</v>
       </c>
       <c r="B902" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения PREMIUM 135-250V 7.5-KVA</t>
         </is>
       </c>
       <c r="C902" s="0" t="inlineStr">
         <is>
-          <t>4 690 400 сум</t>
+          <t>4 690 400 soʻm</t>
         </is>
       </c>
     </row>
     <row r="903" spans="1:3">
       <c r="A903" s="0">
         <v>1564</v>
       </c>
       <c r="B903" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения PREMIUM 135-250V 5-KVA</t>
         </is>
       </c>
       <c r="C903" s="0" t="inlineStr">
         <is>
-          <t>4 162 730 сум</t>
+          <t>4 162 730 soʻm</t>
         </is>
       </c>
     </row>
     <row r="904" spans="1:3">
       <c r="A904" s="0">
         <v>1565</v>
       </c>
       <c r="B904" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения PREMIUM 130-270V 1500 VA</t>
         </is>
       </c>
       <c r="C904" s="0" t="inlineStr">
         <is>
-          <t>938 080 сум</t>
+          <t>938 080 soʻm</t>
         </is>
       </c>
     </row>
     <row r="905" spans="1:3">
       <c r="A905" s="0">
         <v>1566</v>
       </c>
       <c r="B905" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения PREMIUM 130-270V 1000 VA</t>
         </is>
       </c>
       <c r="C905" s="0" t="inlineStr">
         <is>
-          <t>621 478 сум</t>
+          <t>621 478 soʻm</t>
         </is>
       </c>
     </row>
     <row r="906" spans="1:3">
       <c r="A906" s="0">
         <v>1567</v>
       </c>
       <c r="B906" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения PREMIUM 130-270V 500 VA</t>
         </is>
       </c>
       <c r="C906" s="0" t="inlineStr">
         <is>
-          <t>539 396 сум</t>
+          <t>539 396 soʻm</t>
         </is>
       </c>
     </row>
     <row r="907" spans="1:3">
       <c r="A907" s="0">
         <v>1568</v>
       </c>
       <c r="B907" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOS-150KVA 300-456V</t>
         </is>
       </c>
       <c r="C907" s="0" t="inlineStr">
         <is>
-          <t>45 907 290 сум</t>
+          <t>45 907 290 soʻm</t>
         </is>
       </c>
     </row>
     <row r="908" spans="1:3">
       <c r="A908" s="0">
         <v>1569</v>
       </c>
       <c r="B908" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOS-100KVA 300-456V</t>
         </is>
       </c>
       <c r="C908" s="0" t="inlineStr">
         <is>
-          <t>41 041 000 сум</t>
+          <t>41 041 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="909" spans="1:3">
       <c r="A909" s="0">
         <v>1570</v>
       </c>
       <c r="B909" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOS-50KVA 300-456V</t>
         </is>
       </c>
       <c r="C909" s="0" t="inlineStr">
         <is>
-          <t>18 058 040 сум</t>
+          <t>18 058 040 soʻm</t>
         </is>
       </c>
     </row>
     <row r="910" spans="1:3">
       <c r="A910" s="0">
         <v>1571</v>
       </c>
       <c r="B910" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOS-40KVA 300-456V</t>
         </is>
       </c>
       <c r="C910" s="0" t="inlineStr">
         <is>
-          <t>16 709 550 сум</t>
+          <t>16 709 550 soʻm</t>
         </is>
       </c>
     </row>
     <row r="911" spans="1:3">
       <c r="A911" s="0">
         <v>1572</v>
       </c>
       <c r="B911" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOS-30KVA 300-456V</t>
         </is>
       </c>
       <c r="C911" s="0" t="inlineStr">
         <is>
-          <t>10 436 140 сум</t>
+          <t>10 436 140 soʻm</t>
         </is>
       </c>
     </row>
     <row r="912" spans="1:3">
       <c r="A912" s="0">
         <v>1573</v>
       </c>
       <c r="B912" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOS-20KVA 300-456V</t>
         </is>
       </c>
       <c r="C912" s="0" t="inlineStr">
         <is>
-          <t>8 325 460 сум</t>
+          <t>8 325 460 soʻm</t>
         </is>
       </c>
     </row>
     <row r="913" spans="1:3">
       <c r="A913" s="0">
         <v>1574</v>
       </c>
       <c r="B913" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOS-15KVA 300-456V</t>
         </is>
       </c>
       <c r="C913" s="0" t="inlineStr">
         <is>
-          <t>7 035 600 сум</t>
+          <t>7 035 600 soʻm</t>
         </is>
       </c>
     </row>
     <row r="914" spans="1:3">
       <c r="A914" s="0">
         <v>1575</v>
       </c>
       <c r="B914" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BOS-9KVA 300-456V</t>
         </is>
       </c>
       <c r="C914" s="0" t="inlineStr">
         <is>
-          <t>5 452 590 сум</t>
+          <t>5 452 590 soʻm</t>
         </is>
       </c>
     </row>
     <row r="915" spans="1:3">
       <c r="A915" s="0">
         <v>1576</v>
       </c>
       <c r="B915" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BVC-1500VA 100-260V</t>
         </is>
       </c>
       <c r="C915" s="0" t="inlineStr">
         <is>
-          <t>738 738 сум</t>
+          <t>738 738 soʻm</t>
         </is>
       </c>
     </row>
     <row r="916" spans="1:3">
       <c r="A916" s="0">
         <v>1577</v>
       </c>
       <c r="B916" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BVC-1000VA 100-260V</t>
         </is>
       </c>
       <c r="C916" s="0" t="inlineStr">
         <is>
-          <t>609 752 сум</t>
+          <t>609 752 soʻm</t>
         </is>
       </c>
     </row>
     <row r="917" spans="1:3">
       <c r="A917" s="0">
         <v>1578</v>
       </c>
       <c r="B917" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BVC-500VA 100-260V</t>
         </is>
       </c>
       <c r="C917" s="0" t="inlineStr">
         <is>
-          <t>504 218 сум</t>
+          <t>504 218 soʻm</t>
         </is>
       </c>
     </row>
     <row r="918" spans="1:3">
       <c r="A918" s="0">
         <v>1579</v>
       </c>
       <c r="B918" s="0" t="inlineStr">
         <is>
           <t>Стабилизатор напряжения NURA BVC-15KVA 100-260V</t>
         </is>
       </c>
       <c r="C918" s="0" t="inlineStr">
         <is>
-          <t>3 881 306 сум</t>
+          <t>3 881 306 soʻm</t>
         </is>
       </c>
     </row>
     <row r="919" spans="1:3">
       <c r="A919" s="0">
         <v>1580</v>
       </c>
       <c r="B919" s="0" t="inlineStr">
         <is>
           <t>Автокомпрессор 12 В Total TTAC1406</t>
         </is>
       </c>
       <c r="C919" s="0" t="inlineStr">
         <is>
-          <t>341 120 сум</t>
+          <t>341 120 soʻm</t>
         </is>
       </c>
     </row>
     <row r="920" spans="1:3">
       <c r="A920" s="0">
         <v>1581</v>
       </c>
       <c r="B920" s="0" t="inlineStr">
         <is>
           <t>Автомобильный компрессор DENZEL 58054</t>
         </is>
       </c>
       <c r="C920" s="0" t="inlineStr">
         <is>
-          <t>348 582 сум</t>
+          <t>348 582 soʻm</t>
         </is>
       </c>
     </row>
     <row r="921" spans="1:3">
       <c r="A921" s="0">
         <v>1582</v>
       </c>
       <c r="B921" s="0" t="inlineStr">
         <is>
           <t>Автомобильный компрессор DENZEL 58055</t>
         </is>
       </c>
       <c r="C921" s="0" t="inlineStr">
         <is>
-          <t>407 212 сум</t>
+          <t>407 212 soʻm</t>
         </is>
       </c>
     </row>
     <row r="922" spans="1:3">
       <c r="A922" s="0">
         <v>1583</v>
       </c>
       <c r="B922" s="0" t="inlineStr">
         <is>
           <t>Автомобильный компрессор INGCO AAC2508</t>
         </is>
       </c>
       <c r="C922" s="0" t="inlineStr">
         <is>
-          <t>383 760 сум</t>
+          <t>383 760 soʻm</t>
         </is>
       </c>
     </row>
     <row r="923" spans="1:3">
       <c r="A923" s="0">
         <v>1584</v>
       </c>
       <c r="B923" s="0" t="inlineStr">
         <is>
           <t>Автомобильный компрессор Sparta 58050</t>
         </is>
       </c>
       <c r="C923" s="0" t="inlineStr">
         <is>
-          <t>101 270 сум</t>
+          <t>101 270 soʻm</t>
         </is>
       </c>
     </row>
     <row r="924" spans="1:3">
       <c r="A924" s="0">
         <v>1585</v>
       </c>
       <c r="B924" s="0" t="inlineStr">
         <is>
           <t>Автомобильный компрессор YATO YT-73460 40 л/мин 12 В</t>
         </is>
       </c>
       <c r="C924" s="0" t="inlineStr">
         <is>
-          <t>474 370 сум</t>
+          <t>474 370 soʻm</t>
         </is>
       </c>
     </row>
     <row r="925" spans="1:3">
       <c r="A925" s="0">
         <v>1586</v>
       </c>
       <c r="B925" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная дрель-шуруповёрт BOSCH GSR 18 V-EC Professional 2 x 5,0 Ah L-Bo UNI</t>
         </is>
       </c>
       <c r="C925" s="0" t="inlineStr">
         <is>
-          <t>4 168 060 сум</t>
+          <t>4 168 060 soʻm</t>
         </is>
       </c>
     </row>
     <row r="926" spans="1:3">
       <c r="A926" s="0">
         <v>1587</v>
       </c>
       <c r="B926" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная дрель-шуруповёрт BOSCH GSR 18V-60 C Professional + 2 х 5,0 AH L-Boxx Uni</t>
         </is>
       </c>
       <c r="C926" s="0" t="inlineStr">
         <is>
-          <t>4 271 462 сум</t>
+          <t>4 271 462 soʻm</t>
         </is>
       </c>
     </row>
     <row r="927" spans="1:3">
       <c r="A927" s="0">
         <v>1588</v>
       </c>
       <c r="B927" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная дрель-шуруповёрт Bosch GSR 18V-85 C Professional</t>
         </is>
       </c>
       <c r="C927" s="0" t="inlineStr">
         <is>
-          <t>3 219 320 сум</t>
+          <t>3 219 320 soʻm</t>
         </is>
       </c>
     </row>
     <row r="928" spans="1:3">
       <c r="A928" s="0">
         <v>1589</v>
       </c>
       <c r="B928" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная дрель-шуруповёрт Bosch GSR 18V-85 C Professional + 2 x 5,0 Ah L-Boxx UNI</t>
         </is>
       </c>
       <c r="C928" s="0" t="inlineStr">
         <is>
-          <t>7 110 220 сум</t>
+          <t>7 110 220 soʻm</t>
         </is>
       </c>
     </row>
     <row r="929" spans="1:3">
       <c r="A929" s="0">
         <v>1590</v>
       </c>
       <c r="B929" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная дрель-шуруповёрт Makita DDF481RTE</t>
         </is>
       </c>
       <c r="C929" s="0" t="inlineStr">
         <is>
-          <t>6 736 054 сум</t>
+          <t>6 736 054 soʻm</t>
         </is>
       </c>
     </row>
     <row r="930" spans="1:3">
       <c r="A930" s="0">
         <v>1591</v>
       </c>
       <c r="B930" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная дрель-шуруповерт Makita DDF483RFE</t>
         </is>
       </c>
       <c r="C930" s="0" t="inlineStr">
         <is>
-          <t>4 298 112 сум</t>
+          <t>4 298 112 soʻm</t>
         </is>
       </c>
     </row>
     <row r="931" spans="1:3">
       <c r="A931" s="0">
         <v>1592</v>
       </c>
       <c r="B931" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная дрель-шуруповёрт Makita DDF484RME</t>
         </is>
       </c>
       <c r="C931" s="0" t="inlineStr">
         <is>
-          <t>4 952 636 сум</t>
+          <t>4 952 636 soʻm</t>
         </is>
       </c>
     </row>
     <row r="932" spans="1:3">
       <c r="A932" s="0">
         <v>1593</v>
       </c>
       <c r="B932" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная дрель-шуруповерт Makita DF331DWAE</t>
         </is>
       </c>
       <c r="C932" s="0" t="inlineStr">
         <is>
-          <t>1 548 898 сум</t>
+          <t>1 548 898 soʻm</t>
         </is>
       </c>
     </row>
     <row r="933" spans="1:3">
       <c r="A933" s="0">
         <v>1594</v>
       </c>
       <c r="B933" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная дрель-шуруповерт Makita DF457DWE</t>
         </is>
       </c>
       <c r="C933" s="0" t="inlineStr">
         <is>
-          <t>1 844 180 сум</t>
+          <t>1 844 180 soʻm</t>
         </is>
       </c>
     </row>
     <row r="934" spans="1:3">
       <c r="A934" s="0">
         <v>1595</v>
       </c>
       <c r="B934" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная дрель-шуруповерт MILWAUKEE M12 BDD-0</t>
         </is>
       </c>
       <c r="C934" s="0" t="inlineStr">
         <is>
-          <t>1 136 249 сум</t>
+          <t>1 136 249 soʻm</t>
         </is>
       </c>
     </row>
     <row r="935" spans="1:3">
       <c r="A935" s="0">
         <v>1596</v>
       </c>
       <c r="B935" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная дрель-шуруповерт Milwaukee M12 BDDXKIT-202C</t>
         </is>
       </c>
       <c r="C935" s="0" t="inlineStr">
         <is>
-          <t>3 672 370 сум</t>
+          <t>3 672 370 soʻm</t>
         </is>
       </c>
     </row>
     <row r="936" spans="1:3">
       <c r="A936" s="0">
         <v>1597</v>
       </c>
       <c r="B936" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная дрель-шуруповерт Milwaukee M12 FDD-402X FUEL</t>
         </is>
       </c>
       <c r="C936" s="0" t="inlineStr">
         <is>
-          <t>4 060 394 сум</t>
+          <t>4 060 394 soʻm</t>
         </is>
       </c>
     </row>
     <row r="937" spans="1:3">
       <c r="A937" s="0">
         <v>1598</v>
       </c>
       <c r="B937" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная дрель-шуруповерт Milwaukee M12 FDDXKIT-0X FUEL</t>
         </is>
       </c>
       <c r="C937" s="0" t="inlineStr">
         <is>
-          <t>4 277 858 сум</t>
+          <t>4 277 858 soʻm</t>
         </is>
       </c>
     </row>
     <row r="938" spans="1:3">
       <c r="A938" s="0">
         <v>1599</v>
       </c>
       <c r="B938" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная дрель-шуруповерт Milwaukee M12 FPDXKIT-202X</t>
         </is>
       </c>
       <c r="C938" s="0" t="inlineStr">
         <is>
-          <t>4 628 572 сум</t>
+          <t>4 628 572 soʻm</t>
         </is>
       </c>
     </row>
     <row r="939" spans="1:3">
       <c r="A939" s="0">
         <v>1600</v>
       </c>
       <c r="B939" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная дрель-шуруповерт Milwaukee m12 fuel fddx-0</t>
         </is>
       </c>
       <c r="C939" s="0" t="inlineStr">
         <is>
-          <t>2 251 392 сум</t>
+          <t>2 251 392 soʻm</t>
         </is>
       </c>
     </row>
     <row r="940" spans="1:3">
       <c r="A940" s="0">
         <v>1601</v>
       </c>
       <c r="B940" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная дрель-шуруповерт MILWAUKEE M18 BDD-202C</t>
         </is>
       </c>
       <c r="C940" s="0" t="inlineStr">
         <is>
-          <t>2 997 699 сум</t>
+          <t>2 997 699 soʻm</t>
         </is>
       </c>
     </row>
     <row r="941" spans="1:3">
       <c r="A941" s="0">
         <v>1602</v>
       </c>
       <c r="B941" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная дрель-шуруповерт MILWAUKEE M18 CBLDD-0</t>
         </is>
       </c>
       <c r="C941" s="0" t="inlineStr">
         <is>
-          <t>1 534 507 сум</t>
+          <t>1 534 507 soʻm</t>
         </is>
       </c>
     </row>
     <row r="942" spans="1:3">
       <c r="A942" s="0">
         <v>1603</v>
       </c>
       <c r="B942" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная дрель-шуруповерт Milwaukee M18 FDD2-502X FUEL</t>
         </is>
       </c>
       <c r="C942" s="0" t="inlineStr">
         <is>
-          <t>6 405 594 сум</t>
+          <t>6 405 594 soʻm</t>
         </is>
       </c>
     </row>
     <row r="943" spans="1:3">
       <c r="A943" s="0">
         <v>1604</v>
       </c>
       <c r="B943" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная дрель-шуруповерт MILWAUKEE M18 FUEL FDD2-0X</t>
         </is>
       </c>
       <c r="C943" s="0" t="inlineStr">
         <is>
-          <t>2 753 052 сум</t>
+          <t>2 753 052 soʻm</t>
         </is>
       </c>
     </row>
     <row r="944" spans="1:3">
       <c r="A944" s="0">
         <v>1605</v>
       </c>
       <c r="B944" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная дрель-шуруповерт Фиолент ДША1-10-РЭ5-12В</t>
         </is>
       </c>
       <c r="C944" s="0" t="inlineStr">
         <is>
-          <t>692 047 сум</t>
+          <t>692 047 soʻm</t>
         </is>
       </c>
     </row>
     <row r="945" spans="1:3">
       <c r="A945" s="0">
         <v>1606</v>
       </c>
       <c r="B945" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная дрель-шуруповерт ФИОЛЕНТ ДША1-10-РЭ5-14В</t>
         </is>
       </c>
       <c r="C945" s="0" t="inlineStr">
         <is>
-          <t>813 998 сум</t>
+          <t>813 998 soʻm</t>
         </is>
       </c>
     </row>
     <row r="946" spans="1:3">
       <c r="A946" s="0">
         <v>1607</v>
       </c>
       <c r="B946" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная дрель-шуруповерт ФИОЛЕНТ ДША1-10-РЭ5-18В</t>
         </is>
       </c>
       <c r="C946" s="0" t="inlineStr">
         <is>
-          <t>903 968 сум</t>
+          <t>903 968 soʻm</t>
         </is>
       </c>
     </row>
     <row r="947" spans="1:3">
       <c r="A947" s="0">
         <v>1608</v>
       </c>
       <c r="B947" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная ударная дрель-шуруповёрт BOSCH GSB 18 V-EC Professional 2 x 5,0 Ah</t>
         </is>
       </c>
       <c r="C947" s="0" t="inlineStr">
         <is>
-          <t>5 596 500 сум</t>
+          <t>5 596 500 soʻm</t>
         </is>
       </c>
     </row>
     <row r="948" spans="1:3">
       <c r="A948" s="0">
         <v>1609</v>
       </c>
       <c r="B948" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная ударная дрель-шуруповёрт BOSCH GSB 18 VE-EC Professional 2 x 5,0 Ah</t>
         </is>
       </c>
       <c r="C948" s="0" t="inlineStr">
         <is>
-          <t>9 082 320 сум</t>
+          <t>9 082 320 soʻm</t>
         </is>
       </c>
     </row>
     <row r="949" spans="1:3">
       <c r="A949" s="0">
         <v>1610</v>
       </c>
       <c r="B949" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная ударная дрель-шуруповёрт Bosch GSB 18V-85 C Professional + 2 x 5,0 Ah  L-Boxx UNI</t>
         </is>
       </c>
       <c r="C949" s="0" t="inlineStr">
         <is>
-          <t>7 078 240 сум</t>
+          <t>7 078 240 soʻm</t>
         </is>
       </c>
     </row>
     <row r="950" spans="1:3">
       <c r="A950" s="0">
         <v>1611</v>
       </c>
       <c r="B950" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная ударная дрель-шуруповерт Makita DHP453RFE</t>
         </is>
       </c>
       <c r="C950" s="0" t="inlineStr">
         <is>
-          <t>3 851 458 сум</t>
+          <t>3 851 458 soʻm</t>
         </is>
       </c>
     </row>
     <row r="951" spans="1:3">
       <c r="A951" s="0">
         <v>1612</v>
       </c>
       <c r="B951" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная ударная дрель-шуруповерт Milwaukee m12 bpd-202c</t>
         </is>
       </c>
       <c r="C951" s="0" t="inlineStr">
         <is>
-          <t>2 515 760 сум</t>
+          <t>2 515 760 soʻm</t>
         </is>
       </c>
     </row>
     <row r="952" spans="1:3">
       <c r="A952" s="0">
         <v>1613</v>
       </c>
       <c r="B952" s="0" t="inlineStr">
         <is>
           <t>АККУМУЛЯТОРНАЯ УДАРНАЯ ДРЕЛЬ-ШУРУПОВЕРТ MILWAUKEE M18 BPD-0</t>
         </is>
       </c>
       <c r="C952" s="0" t="inlineStr">
         <is>
-          <t>1 418 846 сум</t>
+          <t>1 418 846 soʻm</t>
         </is>
       </c>
     </row>
     <row r="953" spans="1:3">
       <c r="A953" s="0">
         <v>1614</v>
       </c>
       <c r="B953" s="0" t="inlineStr">
         <is>
           <t>АККУМУЛЯТОРНАЯ УДАРНАЯ ДРЕЛЬ-ШУРУПОВЕРТ MILWAUKEE M18 CBLPD-422C</t>
         </is>
       </c>
       <c r="C953" s="0" t="inlineStr">
         <is>
-          <t>3 306 732 сум</t>
+          <t>3 306 732 soʻm</t>
         </is>
       </c>
     </row>
     <row r="954" spans="1:3">
       <c r="A954" s="0">
         <v>1615</v>
       </c>
       <c r="B954" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная ударная дрель-шуруповерт MILWAUKEE M18 FUEL FPD2-0X</t>
         </is>
       </c>
       <c r="C954" s="0" t="inlineStr">
         <is>
-          <t>2 855 921 сум</t>
+          <t>2 855 921 soʻm</t>
         </is>
       </c>
     </row>
     <row r="955" spans="1:3">
       <c r="A955" s="0">
         <v>1616</v>
       </c>
       <c r="B955" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная ударная шуруповерт Milwaukee M12 FUEL FPD-402XA</t>
         </is>
       </c>
       <c r="C955" s="0" t="inlineStr">
         <is>
-          <t>4 638 166 сум</t>
+          <t>4 638 166 soʻm</t>
         </is>
       </c>
     </row>
     <row r="956" spans="1:3">
       <c r="A956" s="0">
         <v>1617</v>
       </c>
       <c r="B956" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная шуруповерт INGCO CDLI12415</t>
         </is>
       </c>
       <c r="C956" s="0" t="inlineStr">
         <is>
-          <t>373 100 сум</t>
+          <t>373 100 soʻm</t>
         </is>
       </c>
     </row>
     <row r="957" spans="1:3">
       <c r="A957" s="0">
         <v>1618</v>
       </c>
       <c r="B957" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная шуруповерт INGCO CDLI20011</t>
         </is>
       </c>
       <c r="C957" s="0" t="inlineStr">
         <is>
-          <t>426 400 сум</t>
+          <t>426 400 soʻm</t>
         </is>
       </c>
     </row>
     <row r="958" spans="1:3">
       <c r="A958" s="0">
         <v>1619</v>
       </c>
       <c r="B958" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная шуруповерт INGCO CDLI20021</t>
         </is>
       </c>
       <c r="C958" s="0" t="inlineStr">
         <is>
-          <t>692 900 сум</t>
+          <t>692 900 soʻm</t>
         </is>
       </c>
     </row>
     <row r="959" spans="1:3">
       <c r="A959" s="0">
         <v>1620</v>
       </c>
       <c r="B959" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная шуруповерт INGCO CIDLI20012</t>
         </is>
       </c>
       <c r="C959" s="0" t="inlineStr">
         <is>
-          <t>884 780 сум</t>
+          <t>884 780 soʻm</t>
         </is>
       </c>
     </row>
     <row r="960" spans="1:3">
       <c r="A960" s="0">
         <v>1621</v>
       </c>
       <c r="B960" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная шуруповерт Milwaukee M12 BPD-402С</t>
         </is>
       </c>
       <c r="C960" s="0" t="inlineStr">
         <is>
-          <t>3 283 280 сум</t>
+          <t>3 283 280 soʻm</t>
         </is>
       </c>
     </row>
     <row r="961" spans="1:3">
       <c r="A961" s="0">
         <v>1622</v>
       </c>
       <c r="B961" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная шуруповерт Milwaukee M18 BDD-402C</t>
         </is>
       </c>
       <c r="C961" s="0" t="inlineStr">
         <is>
-          <t>4 640 298 сум</t>
+          <t>4 640 298 soʻm</t>
         </is>
       </c>
     </row>
     <row r="962" spans="1:3">
       <c r="A962" s="0">
         <v>1623</v>
       </c>
       <c r="B962" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторная шуруповерт Ryobi RCD12012L</t>
         </is>
       </c>
       <c r="C962" s="0" t="inlineStr">
         <is>
-          <t>1 365 333 сум</t>
+          <t>1 365 333 soʻm</t>
         </is>
       </c>
     </row>
     <row r="963" spans="1:3">
       <c r="A963" s="0">
         <v>1624</v>
       </c>
       <c r="B963" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный автомобильный компрессор TOTAL TACLI2002</t>
         </is>
       </c>
       <c r="C963" s="0" t="inlineStr">
         <is>
-          <t>799 500 сум</t>
+          <t>799 500 soʻm</t>
         </is>
       </c>
     </row>
     <row r="964" spans="1:3">
       <c r="A964" s="0">
         <v>1625</v>
       </c>
       <c r="B964" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный импульсный шуруповерт MILWAUKEE M12 BID-0</t>
         </is>
       </c>
       <c r="C964" s="0" t="inlineStr">
         <is>
-          <t>1 012 700 сум</t>
+          <t>1 012 700 soʻm</t>
         </is>
       </c>
     </row>
     <row r="965" spans="1:3">
       <c r="A965" s="0">
         <v>1626</v>
       </c>
       <c r="B965" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный компрессор M12 BI-0</t>
         </is>
       </c>
       <c r="C965" s="0" t="inlineStr">
         <is>
-          <t>1 420 338 сум</t>
+          <t>1 420 338 soʻm</t>
         </is>
       </c>
     </row>
     <row r="966" spans="1:3">
       <c r="A966" s="0">
         <v>1627</v>
       </c>
       <c r="B966" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный угловой шуруповерт MILWAUKEE C12 RAD-0</t>
         </is>
       </c>
       <c r="C966" s="0" t="inlineStr">
         <is>
-          <t>1 281 119 сум</t>
+          <t>1 281 119 soʻm</t>
         </is>
       </c>
     </row>
     <row r="967" spans="1:3">
       <c r="A967" s="0">
         <v>1628</v>
       </c>
       <c r="B967" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный ударный шуруповерт Makita DTD170RFE</t>
         </is>
       </c>
       <c r="C967" s="0" t="inlineStr">
         <is>
-          <t>5 730 816 сум</t>
+          <t>5 730 816 soʻm</t>
         </is>
       </c>
     </row>
     <row r="968" spans="1:3">
       <c r="A968" s="0">
         <v>1629</v>
       </c>
       <c r="B968" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный ударный шуруповерт Makita DTD171Z</t>
         </is>
       </c>
       <c r="C968" s="0" t="inlineStr">
         <is>
-          <t>3 130 842 сум</t>
+          <t>3 130 842 soʻm</t>
         </is>
       </c>
     </row>
     <row r="969" spans="1:3">
       <c r="A969" s="0">
         <v>1630</v>
       </c>
       <c r="B969" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный ударный шуруповерт Makita TD110DZ</t>
         </is>
       </c>
       <c r="C969" s="0" t="inlineStr">
         <is>
-          <t>963 664 сум</t>
+          <t>963 664 soʻm</t>
         </is>
       </c>
     </row>
     <row r="970" spans="1:3">
       <c r="A970" s="0">
         <v>1631</v>
       </c>
       <c r="B970" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт Bosch EasyDrill 12-2</t>
         </is>
       </c>
       <c r="C970" s="0" t="inlineStr">
         <is>
-          <t>1 172 600 сум</t>
+          <t>1 172 600 soʻm</t>
         </is>
       </c>
     </row>
     <row r="971" spans="1:3">
       <c r="A971" s="0">
         <v>1632</v>
       </c>
       <c r="B971" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт Bosch EasyImpact 1200</t>
         </is>
       </c>
       <c r="C971" s="0" t="inlineStr">
         <is>
-          <t>1 231 230 сум</t>
+          <t>1 231 230 soʻm</t>
         </is>
       </c>
     </row>
     <row r="972" spans="1:3">
       <c r="A972" s="0">
         <v>1633</v>
       </c>
       <c r="B972" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт Bosch GSR 12V-15 FC Flex Professional</t>
         </is>
       </c>
       <c r="C972" s="0" t="inlineStr">
         <is>
-          <t>3 240 640 сум</t>
+          <t>3 240 640 soʻm</t>
         </is>
       </c>
     </row>
     <row r="973" spans="1:3">
       <c r="A973" s="0">
         <v>1634</v>
       </c>
       <c r="B973" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт BOSCH GSR 12V-30 Professional</t>
         </is>
       </c>
       <c r="C973" s="0" t="inlineStr">
         <is>
-          <t>1 492 400 сум</t>
+          <t>1 492 400 soʻm</t>
         </is>
       </c>
     </row>
     <row r="974" spans="1:3">
       <c r="A974" s="0">
         <v>1635</v>
       </c>
       <c r="B974" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт Bosch UniversalDrill 18</t>
         </is>
       </c>
       <c r="C974" s="0" t="inlineStr">
         <is>
-          <t>1 544 634 сум</t>
+          <t>1 544 634 soʻm</t>
         </is>
       </c>
     </row>
     <row r="975" spans="1:3">
       <c r="A975" s="0">
         <v>1636</v>
       </c>
       <c r="B975" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт CROWN CT21003</t>
         </is>
       </c>
       <c r="C975" s="0" t="inlineStr">
         <is>
-          <t>554 320 сум</t>
+          <t>554 320 soʻm</t>
         </is>
       </c>
     </row>
     <row r="976" spans="1:3">
       <c r="A976" s="0">
         <v>1637</v>
       </c>
       <c r="B976" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт CROWN CT21004</t>
         </is>
       </c>
       <c r="C976" s="0" t="inlineStr">
         <is>
-          <t>639 600 сум</t>
+          <t>639 600 soʻm</t>
         </is>
       </c>
     </row>
     <row r="977" spans="1:3">
       <c r="A977" s="0">
         <v>1638</v>
       </c>
       <c r="B977" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт CROWN CT21010</t>
         </is>
       </c>
       <c r="C977" s="0" t="inlineStr">
         <is>
-          <t>1 066 000 сум</t>
+          <t>1 066 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="978" spans="1:3">
       <c r="A978" s="0">
         <v>1639</v>
       </c>
       <c r="B978" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт CROWN CT21012L</t>
         </is>
       </c>
       <c r="C978" s="0" t="inlineStr">
         <is>
-          <t>1 012 700 сум</t>
+          <t>1 012 700 soʻm</t>
         </is>
       </c>
     </row>
     <row r="979" spans="1:3">
       <c r="A979" s="0">
         <v>1640</v>
       </c>
       <c r="B979" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт CROWN CT21013L</t>
         </is>
       </c>
       <c r="C979" s="0" t="inlineStr">
         <is>
-          <t>1 225 900 сум</t>
+          <t>1 225 900 soʻm</t>
         </is>
       </c>
     </row>
     <row r="980" spans="1:3">
       <c r="A980" s="0">
         <v>1641</v>
       </c>
       <c r="B980" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт CROWN CT21020</t>
         </is>
       </c>
       <c r="C980" s="0" t="inlineStr">
         <is>
-          <t>1 119 300 сум</t>
+          <t>1 119 300 soʻm</t>
         </is>
       </c>
     </row>
     <row r="981" spans="1:3">
       <c r="A981" s="0">
         <v>1642</v>
       </c>
       <c r="B981" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт CROWN CT21030</t>
         </is>
       </c>
       <c r="C981" s="0" t="inlineStr">
         <is>
-          <t>1 119 300 сум</t>
+          <t>1 119 300 soʻm</t>
         </is>
       </c>
     </row>
     <row r="982" spans="1:3">
       <c r="A982" s="0">
         <v>1643</v>
       </c>
       <c r="B982" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт CROWN CT21031</t>
         </is>
       </c>
       <c r="C982" s="0" t="inlineStr">
         <is>
-          <t>1 332 500 сум</t>
+          <t>1 332 500 soʻm</t>
         </is>
       </c>
     </row>
     <row r="983" spans="1:3">
       <c r="A983" s="0">
         <v>1644</v>
       </c>
       <c r="B983" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт CROWN CT21052L</t>
         </is>
       </c>
       <c r="C983" s="0" t="inlineStr">
         <is>
-          <t>714 220 сум</t>
+          <t>714 220 soʻm</t>
         </is>
       </c>
     </row>
     <row r="984" spans="1:3">
       <c r="A984" s="0">
         <v>1645</v>
       </c>
       <c r="B984" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт CROWN CT21053L</t>
         </is>
       </c>
       <c r="C984" s="0" t="inlineStr">
         <is>
-          <t>660 920 сум</t>
+          <t>660 920 soʻm</t>
         </is>
       </c>
     </row>
     <row r="985" spans="1:3">
       <c r="A985" s="0">
         <v>1646</v>
       </c>
       <c r="B985" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт CROWN CT21076HX-2 BMC </t>
         </is>
       </c>
       <c r="C985" s="0" t="inlineStr">
         <is>
-          <t>1 833 520 сум</t>
+          <t>1 833 520 soʻm</t>
         </is>
       </c>
     </row>
     <row r="986" spans="1:3">
       <c r="A986" s="0">
         <v>1647</v>
       </c>
       <c r="B986" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт INGCO CDLI1232</t>
         </is>
       </c>
       <c r="C986" s="0" t="inlineStr">
         <is>
-          <t>852 800 сум</t>
+          <t>852 800 soʻm</t>
         </is>
       </c>
     </row>
     <row r="987" spans="1:3">
       <c r="A987" s="0">
         <v>1648</v>
       </c>
       <c r="B987" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт INGCO CDLI1241</t>
         </is>
       </c>
       <c r="C987" s="0" t="inlineStr">
         <is>
-          <t>563 914 сум</t>
+          <t>563 914 soʻm</t>
         </is>
       </c>
     </row>
     <row r="988" spans="1:3">
       <c r="A988" s="0">
         <v>1649</v>
       </c>
       <c r="B988" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт INGCO CDLI1612</t>
         </is>
       </c>
       <c r="C988" s="0" t="inlineStr">
         <is>
-          <t>906 100 сум</t>
+          <t>906 100 soʻm</t>
         </is>
       </c>
     </row>
     <row r="989" spans="1:3">
       <c r="A989" s="0">
         <v>1650</v>
       </c>
       <c r="B989" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт INGCO CDLI20024</t>
         </is>
       </c>
       <c r="C989" s="0" t="inlineStr">
         <is>
-          <t>692 900 сум</t>
+          <t>692 900 soʻm</t>
         </is>
       </c>
     </row>
     <row r="990" spans="1:3">
       <c r="A990" s="0">
         <v>1651</v>
       </c>
       <c r="B990" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт INGCO CDLI2003</t>
         </is>
       </c>
       <c r="C990" s="0" t="inlineStr">
         <is>
-          <t>1 139 554 сум</t>
+          <t>1 139 554 soʻm</t>
         </is>
       </c>
     </row>
     <row r="991" spans="1:3">
       <c r="A991" s="0">
         <v>1652</v>
       </c>
       <c r="B991" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт INGCO CDLI228120</t>
         </is>
       </c>
       <c r="C991" s="0" t="inlineStr">
         <is>
-          <t>445 588 сум</t>
+          <t>445 588 soʻm</t>
         </is>
       </c>
     </row>
     <row r="992" spans="1:3">
       <c r="A992" s="0">
         <v>1653</v>
       </c>
       <c r="B992" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт INGCO CDLI228120-2</t>
         </is>
       </c>
       <c r="C992" s="0" t="inlineStr">
         <is>
-          <t>628 940 сум</t>
+          <t>628 940 soʻm</t>
         </is>
       </c>
     </row>
     <row r="993" spans="1:3">
       <c r="A993" s="0">
         <v>1654</v>
       </c>
       <c r="B993" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт INGCO CDLI228180</t>
         </is>
       </c>
       <c r="C993" s="0" t="inlineStr">
         <is>
-          <t>948 740 сум</t>
+          <t>948 740 soʻm</t>
         </is>
       </c>
     </row>
     <row r="994" spans="1:3">
       <c r="A994" s="0">
         <v>1655</v>
       </c>
       <c r="B994" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт INGCO CIDLI228120</t>
         </is>
       </c>
       <c r="C994" s="0" t="inlineStr">
         <is>
-          <t>692 900 сум</t>
+          <t>692 900 soʻm</t>
         </is>
       </c>
     </row>
     <row r="995" spans="1:3">
       <c r="A995" s="0">
         <v>1656</v>
       </c>
       <c r="B995" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт Makita BTP141SHE</t>
         </is>
       </c>
       <c r="C995" s="0" t="inlineStr">
         <is>
-          <t>2 217 280 сум</t>
+          <t>2 217 280 soʻm</t>
         </is>
       </c>
     </row>
     <row r="996" spans="1:3">
       <c r="A996" s="0">
         <v>1657</v>
       </c>
       <c r="B996" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт Makita DDF456SHE</t>
         </is>
       </c>
       <c r="C996" s="0" t="inlineStr">
         <is>
-          <t>1 817 530 сум</t>
+          <t>1 817 530 soʻm</t>
         </is>
       </c>
     </row>
     <row r="997" spans="1:3">
       <c r="A997" s="0">
         <v>1658</v>
       </c>
       <c r="B997" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт Makita DF332DWAE</t>
         </is>
       </c>
       <c r="C997" s="0" t="inlineStr">
         <is>
-          <t>2 238 600 сум</t>
+          <t>2 238 600 soʻm</t>
         </is>
       </c>
     </row>
     <row r="998" spans="1:3">
       <c r="A998" s="0">
         <v>1659</v>
       </c>
       <c r="B998" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт Makita DF333DWYE</t>
         </is>
       </c>
       <c r="C998" s="0" t="inlineStr">
         <is>
-          <t>1 503 060 сум</t>
+          <t>1 503 060 soʻm</t>
         </is>
       </c>
     </row>
     <row r="999" spans="1:3">
       <c r="A999" s="0">
         <v>1660</v>
       </c>
       <c r="B999" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт Makita DF347DWE</t>
         </is>
       </c>
       <c r="C999" s="0" t="inlineStr">
         <is>
-          <t>1 439 100 сум</t>
+          <t>1 439 100 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1000" spans="1:3">
       <c r="A1000" s="0">
         <v>1661</v>
       </c>
       <c r="B1000" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт Makita DFS452Z</t>
         </is>
       </c>
       <c r="C1000" s="0" t="inlineStr">
         <is>
-          <t>2 526 420 сум</t>
+          <t>2 526 420 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1001" spans="1:3">
       <c r="A1001" s="0">
         <v>1662</v>
       </c>
       <c r="B1001" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт MILWAUKEE M12 BD-202C</t>
         </is>
       </c>
       <c r="C1001" s="0" t="inlineStr">
         <is>
-          <t>2 271 646 сум</t>
+          <t>2 271 646 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1002" spans="1:3">
       <c r="A1002" s="0">
         <v>1663</v>
       </c>
       <c r="B1002" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт Ryobi R18DD3-120S ONE+</t>
         </is>
       </c>
       <c r="C1002" s="0" t="inlineStr">
         <is>
-          <t>1 349 556 сум</t>
+          <t>1 349 556 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1003" spans="1:3">
       <c r="A1003" s="0">
         <v>1664</v>
       </c>
       <c r="B1003" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт Ryobi R18DD3-225S ONE+</t>
         </is>
       </c>
       <c r="C1003" s="0" t="inlineStr">
         <is>
-          <t>1 926 262 сум</t>
+          <t>1 926 262 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1004" spans="1:3">
       <c r="A1004" s="0">
         <v>1665</v>
       </c>
       <c r="B1004" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт Ryobi R18DD3-252S</t>
         </is>
       </c>
       <c r="C1004" s="0" t="inlineStr">
         <is>
-          <t>2 307 304 сум</t>
+          <t>2 307 304 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1005" spans="1:3">
       <c r="A1005" s="0">
         <v>1666</v>
       </c>
       <c r="B1005" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт Ryobi R18DDBL-225B ONE+</t>
         </is>
       </c>
       <c r="C1005" s="0" t="inlineStr">
         <is>
-          <t>2 666 066 сум</t>
+          <t>2 666 066 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1006" spans="1:3">
       <c r="A1006" s="0">
         <v>1667</v>
       </c>
       <c r="B1006" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт Ryobi R18PD31-225S</t>
         </is>
       </c>
       <c r="C1006" s="0" t="inlineStr">
         <is>
-          <t>2 178 904 сум</t>
+          <t>2 178 904 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1007" spans="1:3">
       <c r="A1007" s="0">
         <v>1668</v>
       </c>
       <c r="B1007" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповёрт TOTAL TDLI1611</t>
         </is>
       </c>
       <c r="C1007" s="0" t="inlineStr">
         <is>
-          <t>434 928 сум</t>
+          <t>434 928 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1008" spans="1:3">
       <c r="A1008" s="0">
         <v>1669</v>
       </c>
       <c r="B1008" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт TOTAL TDLI20011</t>
         </is>
       </c>
       <c r="C1008" s="0" t="inlineStr">
         <is>
-          <t>564 980 сум</t>
+          <t>564 980 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1009" spans="1:3">
       <c r="A1009" s="0">
         <v>1670</v>
       </c>
       <c r="B1009" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт TOTAL TDLI20012</t>
         </is>
       </c>
       <c r="C1009" s="0" t="inlineStr">
         <is>
-          <t>767 520 сум</t>
+          <t>767 520 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1010" spans="1:3">
       <c r="A1010" s="0">
         <v>1671</v>
       </c>
       <c r="B1010" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповёрт TOTAL TIDLI1222</t>
         </is>
       </c>
       <c r="C1010" s="0" t="inlineStr">
         <is>
-          <t>692 900 сум</t>
+          <t>692 900 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1011" spans="1:3">
       <c r="A1011" s="0">
         <v>1672</v>
       </c>
       <c r="B1011" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт TOTAL TIDLI2002</t>
         </is>
       </c>
       <c r="C1011" s="0" t="inlineStr">
         <is>
-          <t>1 215 240 сум</t>
+          <t>1 215 240 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1012" spans="1:3">
       <c r="A1012" s="0">
         <v>1673</v>
       </c>
       <c r="B1012" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт YATO YT-82800</t>
         </is>
       </c>
       <c r="C1012" s="0" t="inlineStr">
         <is>
-          <t>1 458 288 сум</t>
+          <t>1 458 288 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1013" spans="1:3">
       <c r="A1013" s="0">
         <v>1674</v>
       </c>
       <c r="B1013" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт YATO YT-82852</t>
         </is>
       </c>
       <c r="C1013" s="0" t="inlineStr">
         <is>
-          <t>925 288 сум</t>
+          <t>925 288 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1014" spans="1:3">
       <c r="A1014" s="0">
         <v>1675</v>
       </c>
       <c r="B1014" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт YATO YT-82901</t>
         </is>
       </c>
       <c r="C1014" s="0" t="inlineStr">
         <is>
-          <t>1 172 600 сум</t>
+          <t>1 172 600 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1015" spans="1:3">
       <c r="A1015" s="0">
         <v>1676</v>
       </c>
       <c r="B1015" s="0" t="inlineStr">
         <is>
           <t>Аккумуляторный шуруповерт для гипсокартона MILWAUKEE M18 FSG-0X FUEL</t>
         </is>
       </c>
       <c r="C1015" s="0" t="inlineStr">
         <is>
-          <t>3 104 192 сум</t>
+          <t>3 104 192 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1016" spans="1:3">
       <c r="A1016" s="0">
         <v>1677</v>
       </c>
       <c r="B1016" s="0" t="inlineStr">
         <is>
           <t>Бита для шуруповерта MILWAUKEE SHOCKWAVE IMPACT DUTY PH2 X 50ММ</t>
         </is>
       </c>
       <c r="C1016" s="0" t="inlineStr">
         <is>
-          <t>10 660 сум</t>
+          <t>10 660 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1017" spans="1:3">
       <c r="A1017" s="0">
         <v>1678</v>
       </c>
       <c r="B1017" s="0" t="inlineStr">
         <is>
           <t>Бита для шуруповерта MILWAUKEE SHOCKWAVE IMPACT DUTY PH3 X 50ММ</t>
         </is>
       </c>
       <c r="C1017" s="0" t="inlineStr">
         <is>
-          <t>10 660 сум</t>
+          <t>10 660 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1018" spans="1:3">
       <c r="A1018" s="0">
         <v>1679</v>
       </c>
       <c r="B1018" s="0" t="inlineStr">
         <is>
           <t>Бита для шуруповерта MILWAUKEE SHOCKWAVE IMPACT DUTY PZ2 X 50 ММ</t>
         </is>
       </c>
       <c r="C1018" s="0" t="inlineStr">
         <is>
-          <t>89 224 сум</t>
+          <t>89 224 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1019" spans="1:3">
       <c r="A1019" s="0">
         <v>1680</v>
       </c>
       <c r="B1019" s="0" t="inlineStr">
         <is>
           <t>Биты для шуруповерта MILWAUKEE SHOCKWAV PZ1 X 25ММ</t>
         </is>
       </c>
       <c r="C1019" s="0" t="inlineStr">
         <is>
-          <t>98 392 сум</t>
+          <t>98 392 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1020" spans="1:3">
       <c r="A1020" s="0">
         <v>1681</v>
       </c>
       <c r="B1020" s="0" t="inlineStr">
         <is>
           <t>Биты для шуруповерта MILWAUKEE SHOCKWAVE 25ММ</t>
         </is>
       </c>
       <c r="C1020" s="0" t="inlineStr">
         <is>
-          <t>12 792 сум</t>
+          <t>12 792 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1021" spans="1:3">
       <c r="A1021" s="0">
         <v>1682</v>
       </c>
       <c r="B1021" s="0" t="inlineStr">
         <is>
           <t>Биты для шуруповерта MILWAUKEE SHOCKWAVE IMPACT DUTY PH1 X 90ММ</t>
         </is>
       </c>
       <c r="C1021" s="0" t="inlineStr">
         <is>
-          <t>14 178 сум</t>
+          <t>14 178 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1022" spans="1:3">
       <c r="A1022" s="0">
         <v>1683</v>
       </c>
       <c r="B1022" s="0" t="inlineStr">
         <is>
           <t>Биты для шуруповерта MILWAUKEE SHOCKWAVE IMPACT DUTY PH2 X 25 ММ (2ШТ)</t>
         </is>
       </c>
       <c r="C1022" s="0" t="inlineStr">
         <is>
-          <t>12 152 сум</t>
+          <t>12 152 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1023" spans="1:3">
       <c r="A1023" s="0">
         <v>1684</v>
       </c>
       <c r="B1023" s="0" t="inlineStr">
         <is>
           <t>Биты для шуруповерта MILWAUKEE SHOCKWAVE IMPACT DUTY PH3 X 25ММ</t>
         </is>
       </c>
       <c r="C1023" s="0" t="inlineStr">
         <is>
-          <t>12 152 сум</t>
+          <t>12 152 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1024" spans="1:3">
       <c r="A1024" s="0">
         <v>1685</v>
       </c>
       <c r="B1024" s="0" t="inlineStr">
         <is>
           <t>Биты для шуруповерта MILWAUKEE SHOCKWAVE IMPACT DUTY PZ3 X 25ММ</t>
         </is>
       </c>
       <c r="C1024" s="0" t="inlineStr">
         <is>
-          <t>106 600 сум</t>
+          <t>106 600 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1025" spans="1:3">
       <c r="A1025" s="0">
         <v>1686</v>
       </c>
       <c r="B1025" s="0" t="inlineStr">
         <is>
           <t>Биты для шуруповерта MILWAUKEE SHOCKWAVE IMPACT DUTY PZ3 X 50ММ</t>
         </is>
       </c>
       <c r="C1025" s="0" t="inlineStr">
         <is>
-          <t>12 494 сум</t>
+          <t>12 494 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1026" spans="1:3">
       <c r="A1026" s="0">
         <v>1687</v>
       </c>
       <c r="B1026" s="0" t="inlineStr">
         <is>
           <t>Биты для шуруповерта MILWAUKEE SHOCKWAVE IMPACT DUTY TX20 X 25ММ</t>
         </is>
       </c>
       <c r="C1026" s="0" t="inlineStr">
         <is>
-          <t>14 274 сум</t>
+          <t>14 274 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1027" spans="1:3">
       <c r="A1027" s="0">
         <v>1688</v>
       </c>
       <c r="B1027" s="0" t="inlineStr">
         <is>
           <t>Биты для шуруповерта MILWAUKEE SHOCKWAVE IMPACT DUTY TX30 Х 25ММ</t>
         </is>
       </c>
       <c r="C1027" s="0" t="inlineStr">
         <is>
-          <t>106 600 сум</t>
+          <t>106 600 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1028" spans="1:3">
       <c r="A1028" s="0">
         <v>1689</v>
       </c>
       <c r="B1028" s="0" t="inlineStr">
         <is>
           <t>Биты для шуруповерта MILWAUKEE SHOCKWAVE IMPACT DUTY TX40 Х 25ММ</t>
         </is>
       </c>
       <c r="C1028" s="0" t="inlineStr">
         <is>
-          <t>101 270 сум</t>
+          <t>101 270 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1029" spans="1:3">
       <c r="A1029" s="0">
         <v>1690</v>
       </c>
       <c r="B1029" s="0" t="inlineStr">
         <is>
           <t>Биты для шуруповерта MILWAUKEE SHOCKWAVE IMPACT DUTY TX40 Х 50ММ</t>
         </is>
       </c>
       <c r="C1029" s="0" t="inlineStr">
         <is>
-          <t>11 726 сум</t>
+          <t>11 726 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1030" spans="1:3">
       <c r="A1030" s="0">
         <v>1691</v>
       </c>
       <c r="B1030" s="0" t="inlineStr">
         <is>
           <t>Биты для шуруповерта MILWAUKEE SHOCKWAVE IMPACT DUTY TX50 Х 25ММ</t>
         </is>
       </c>
       <c r="C1030" s="0" t="inlineStr">
         <is>
-          <t>13 858 сум</t>
+          <t>13 858 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1031" spans="1:3">
       <c r="A1031" s="0">
         <v>1692</v>
       </c>
       <c r="B1031" s="0" t="inlineStr">
         <is>
           <t>Биты для шуруповерта MILWAUKEE SHOCKWAVE PH3 X 90ММ</t>
         </is>
       </c>
       <c r="C1031" s="0" t="inlineStr">
         <is>
-          <t>14 924 сум</t>
+          <t>14 924 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1032" spans="1:3">
       <c r="A1032" s="0">
         <v>1693</v>
       </c>
       <c r="B1032" s="0" t="inlineStr">
         <is>
           <t>Биты для шуруповерта MILWAUKEE SHOCKWAVE PZ1 X 90ММ</t>
         </is>
       </c>
       <c r="C1032" s="0" t="inlineStr">
         <is>
-          <t>16 630 сум</t>
+          <t>16 630 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1033" spans="1:3">
       <c r="A1033" s="0">
         <v>1694</v>
       </c>
       <c r="B1033" s="0" t="inlineStr">
         <is>
           <t>Биты для шуруповерта MILWAUKEE SHOCKWAVE PZ2 X 25ММ</t>
         </is>
       </c>
       <c r="C1033" s="0" t="inlineStr">
         <is>
-          <t>102 443 сум</t>
+          <t>102 443 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1034" spans="1:3">
       <c r="A1034" s="0">
         <v>1695</v>
       </c>
       <c r="B1034" s="0" t="inlineStr">
         <is>
           <t>Биты для шуруповерта SHOCKWAVE IMPACT DUTY MILWAUKEE 25ММ</t>
         </is>
       </c>
       <c r="C1034" s="0" t="inlineStr">
         <is>
-          <t>36 244 сум</t>
+          <t>36 244 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1035" spans="1:3">
       <c r="A1035" s="0">
         <v>1696</v>
       </c>
       <c r="B1035" s="0" t="inlineStr">
         <is>
           <t>Биты для шуруповерта SHOCKWAVE IMPACT DUTY MILWAUKEE HEX 10 ММ X 25ММ</t>
         </is>
       </c>
       <c r="C1035" s="0" t="inlineStr">
         <is>
-          <t>29 848 сум</t>
+          <t>29 848 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1036" spans="1:3">
       <c r="A1036" s="0">
         <v>1697</v>
       </c>
       <c r="B1036" s="0" t="inlineStr">
         <is>
           <t>Биты для шуруповерта SHOCKWAVE IMPACT DUTY MILWAUKEE HEX 3 ММ X 25ММ</t>
         </is>
       </c>
       <c r="C1036" s="0" t="inlineStr">
         <is>
-          <t>14 924 сум</t>
+          <t>14 924 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1037" spans="1:3">
       <c r="A1037" s="0">
         <v>1698</v>
       </c>
       <c r="B1037" s="0" t="inlineStr">
         <is>
           <t>Биты для шуруповерта SHOCKWAVE IMPACT DUTY MILWAUKEE HEX 4 ММ X 25ММ</t>
         </is>
       </c>
       <c r="C1037" s="0" t="inlineStr">
         <is>
-          <t>14 178 сум</t>
+          <t>14 178 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1038" spans="1:3">
       <c r="A1038" s="0">
         <v>1699</v>
       </c>
       <c r="B1038" s="0" t="inlineStr">
         <is>
           <t>Биты для шуруповерта SHOCKWAVE IMPACT DUTY MILWAUKEE HEX 5 ММ X 25ММ</t>
         </is>
       </c>
       <c r="C1038" s="0" t="inlineStr">
         <is>
-          <t>14 274 сум</t>
+          <t>14 274 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1039" spans="1:3">
       <c r="A1039" s="0">
         <v>1700</v>
       </c>
       <c r="B1039" s="0" t="inlineStr">
         <is>
           <t>Биты для шуруповерта SHOCKWAVE IMPACT DUTY MILWAUKEE HEX 6 ММ X 25ММ</t>
         </is>
       </c>
       <c r="C1039" s="0" t="inlineStr">
         <is>
-          <t>14 924 сум</t>
+          <t>14 924 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1040" spans="1:3">
       <c r="A1040" s="0">
         <v>1701</v>
       </c>
       <c r="B1040" s="0" t="inlineStr">
         <is>
           <t>Биты для шуруповерта SHOCKWAVE IMPACT DUTY MILWAUKEE HEX 8 ММ X 25ММ</t>
         </is>
       </c>
       <c r="C1040" s="0" t="inlineStr">
         <is>
-          <t>24 518 сум</t>
+          <t>24 518 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1041" spans="1:3">
       <c r="A1041" s="0">
         <v>1702</v>
       </c>
       <c r="B1041" s="0" t="inlineStr">
         <is>
           <t>Дрель - шуруповерт MILWAUKEE M12 BDD-202C</t>
         </is>
       </c>
       <c r="C1041" s="0" t="inlineStr">
         <is>
-          <t>1 861 449 сум</t>
+          <t>1 861 449 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1042" spans="1:3">
       <c r="A1042" s="0">
         <v>1703</v>
       </c>
       <c r="B1042" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт INGCO HKTHP10761</t>
         </is>
       </c>
       <c r="C1042" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1043" spans="1:3">
       <c r="A1043" s="0">
         <v>1704</v>
       </c>
       <c r="B1043" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт аккумуляторная Makita DDF446RFE (LXT)</t>
         </is>
       </c>
       <c r="C1043" s="0" t="inlineStr">
         <is>
-          <t>1 818 596 сум</t>
+          <t>1 818 596 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1044" spans="1:3">
       <c r="A1044" s="0">
         <v>1705</v>
       </c>
       <c r="B1044" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт аккумуляторная Makita DDF485RFE (XPT)</t>
         </is>
       </c>
       <c r="C1044" s="0" t="inlineStr">
         <is>
-          <t>3 997 500 сум</t>
+          <t>3 997 500 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1045" spans="1:3">
       <c r="A1045" s="0">
         <v>1706</v>
       </c>
       <c r="B1045" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт аккумуляторная Makita DF332DZ (CXT)</t>
         </is>
       </c>
       <c r="C1045" s="0" t="inlineStr">
         <is>
-          <t>2 381 444 сум</t>
+          <t>2 381 444 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1046" spans="1:3">
       <c r="A1046" s="0">
         <v>1707</v>
       </c>
       <c r="B1046" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт аккумуляторная Makita DF457DWLE</t>
         </is>
       </c>
       <c r="C1046" s="0" t="inlineStr">
         <is>
-          <t>2 238 600 сум</t>
+          <t>2 238 600 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1047" spans="1:3">
       <c r="A1047" s="0">
         <v>1708</v>
       </c>
       <c r="B1047" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт аккумуляторная Ryobi R12DD-L13S</t>
         </is>
       </c>
       <c r="C1047" s="0" t="inlineStr">
         <is>
-          <t>1 138 488 сум</t>
+          <t>1 138 488 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1048" spans="1:3">
       <c r="A1048" s="0">
         <v>1709</v>
       </c>
       <c r="B1048" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт аккумуляторная Ryobi R12SD-L13S</t>
         </is>
       </c>
       <c r="C1048" s="0" t="inlineStr">
         <is>
-          <t>854 783 сум</t>
+          <t>854 783 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1049" spans="1:3">
       <c r="A1049" s="0">
         <v>1710</v>
       </c>
       <c r="B1049" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт аккумуляторная Ryobi R18DD3-0 ONE+</t>
         </is>
       </c>
       <c r="C1049" s="0" t="inlineStr">
         <is>
-          <t>698 230 сум</t>
+          <t>698 230 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1050" spans="1:3">
       <c r="A1050" s="0">
         <v>1711</v>
       </c>
       <c r="B1050" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт аккумуляторная Ryobi R18DD3-213S ONE+</t>
         </is>
       </c>
       <c r="C1050" s="0" t="inlineStr">
         <is>
-          <t>1 579 812 сум</t>
+          <t>1 579 812 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1051" spans="1:3">
       <c r="A1051" s="0">
         <v>1712</v>
       </c>
       <c r="B1051" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт аккумуляторная Ryobi R18DD3-220S</t>
         </is>
       </c>
       <c r="C1051" s="0" t="inlineStr">
         <is>
-          <t>2 093 624 сум</t>
+          <t>2 093 624 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1052" spans="1:3">
       <c r="A1052" s="0">
         <v>1713</v>
       </c>
       <c r="B1052" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт аккумуляторная Ryobi R18DDP2-220S ONE+</t>
         </is>
       </c>
       <c r="C1052" s="0" t="inlineStr">
         <is>
-          <t>1 587 274 сум</t>
+          <t>1 587 274 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1053" spans="1:3">
       <c r="A1053" s="0">
         <v>1714</v>
       </c>
       <c r="B1053" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт без щёток аккумуляторная YATO YT-82794</t>
         </is>
       </c>
       <c r="C1053" s="0" t="inlineStr">
         <is>
-          <t>2 057 380 сум</t>
+          <t>2 057 380 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1054" spans="1:3">
       <c r="A1054" s="0">
         <v>1715</v>
       </c>
       <c r="B1054" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт бесщеточная аккумуляторная Ryobi R18DDBL-0 ONE+</t>
         </is>
       </c>
       <c r="C1054" s="0" t="inlineStr">
         <is>
-          <t>1 218 438 сум</t>
+          <t>1 218 438 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1055" spans="1:3">
       <c r="A1055" s="0">
         <v>1716</v>
       </c>
       <c r="B1055" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт бесщеточная аккумуляторная Ryobi R18DDBL-220S</t>
         </is>
       </c>
       <c r="C1055" s="0" t="inlineStr">
         <is>
-          <t>2 642 614 сум</t>
+          <t>2 642 614 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1056" spans="1:3">
       <c r="A1056" s="0">
         <v>1717</v>
       </c>
       <c r="B1056" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт бесщеточная аккумуляторная Ryobi R18PD7-0 ONE+</t>
         </is>
       </c>
       <c r="C1056" s="0" t="inlineStr">
         <is>
-          <t>1 345 292 сум</t>
+          <t>1 345 292 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1057" spans="1:3">
       <c r="A1057" s="0">
         <v>1718</v>
       </c>
       <c r="B1057" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт бесщеточная компактная M18 CBLDD-202C MILWAUKEE</t>
         </is>
       </c>
       <c r="C1057" s="0" t="inlineStr">
         <is>
-          <t>3 432 520 сум</t>
+          <t>3 432 520 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1058" spans="1:3">
       <c r="A1058" s="0">
         <v>1719</v>
       </c>
       <c r="B1058" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт с щётками аккумуляторная YATO YT-82786</t>
         </is>
       </c>
       <c r="C1058" s="0" t="inlineStr">
         <is>
-          <t>1 379 404 сум</t>
+          <t>1 379 404 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1059" spans="1:3">
       <c r="A1059" s="0">
         <v>1720</v>
       </c>
       <c r="B1059" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт с щёток аккумуляторная YATO YT-82855</t>
         </is>
       </c>
       <c r="C1059" s="0" t="inlineStr">
         <is>
-          <t>2 011 542 сум</t>
+          <t>2 011 542 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1060" spans="1:3">
       <c r="A1060" s="0">
         <v>1721</v>
       </c>
       <c r="B1060" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт субкомпактная 2-скоростная MILWAUKEE M12 FUEL FDD-0</t>
         </is>
       </c>
       <c r="C1060" s="0" t="inlineStr">
         <is>
-          <t>2 054 715 сум</t>
+          <t>2 054 715 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1061" spans="1:3">
       <c r="A1061" s="0">
         <v>1722</v>
       </c>
       <c r="B1061" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт угловая аккумуляторная Ryobi RAD1801M-0 ONE+</t>
         </is>
       </c>
       <c r="C1061" s="0" t="inlineStr">
         <is>
-          <t>637 468 сум</t>
+          <t>637 468 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1062" spans="1:3">
       <c r="A1062" s="0">
         <v>1723</v>
       </c>
       <c r="B1062" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт ударная аккумуляторная BOSCH GSR 18V-50 2x2.0Ah</t>
         </is>
       </c>
       <c r="C1062" s="0" t="inlineStr">
         <is>
-          <t>2 238 600 сум</t>
+          <t>2 238 600 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1063" spans="1:3">
       <c r="A1063" s="0">
         <v>1724</v>
       </c>
       <c r="B1063" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт ударная аккумуляторная Makita HP347DWE</t>
         </is>
       </c>
       <c r="C1063" s="0" t="inlineStr">
         <is>
-          <t>1 865 500 сум</t>
+          <t>1 865 500 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1064" spans="1:3">
       <c r="A1064" s="0">
         <v>1725</v>
       </c>
       <c r="B1064" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт ударная аккумуляторная Ryobi R18PD3-0 ONE+</t>
         </is>
       </c>
       <c r="C1064" s="0" t="inlineStr">
         <is>
-          <t>604 422 сум</t>
+          <t>604 422 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1065" spans="1:3">
       <c r="A1065" s="0">
         <v>1726</v>
       </c>
       <c r="B1065" s="0" t="inlineStr">
         <is>
           <t>Дрель-шуруповерт ударная аккумуляторная Ryobi R18PD3-120S ONE+</t>
         </is>
       </c>
       <c r="C1065" s="0" t="inlineStr">
         <is>
-          <t>1 401 790 сум</t>
+          <t>1 401 790 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1066" spans="1:3">
       <c r="A1066" s="0">
         <v>1727</v>
       </c>
       <c r="B1066" s="0" t="inlineStr">
         <is>
           <t>Компактный односкоростной шуруповерт MILWAUKEE M12 BSD-0</t>
         </is>
       </c>
       <c r="C1066" s="0" t="inlineStr">
         <is>
-          <t>773 596 сум</t>
+          <t>773 596 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1067" spans="1:3">
       <c r="A1067" s="0">
         <v>1728</v>
       </c>
       <c r="B1067" s="0" t="inlineStr">
         <is>
           <t>Компактный шуруповерт MILWAUKEE M12 BD-0</t>
         </is>
       </c>
       <c r="C1067" s="0" t="inlineStr">
         <is>
-          <t>975 070 сум</t>
+          <t>975 070 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1068" spans="1:3">
       <c r="A1068" s="0">
         <v>1729</v>
       </c>
       <c r="B1068" s="0" t="inlineStr">
         <is>
           <t>Компрессор EPA EVK-100-3</t>
         </is>
       </c>
       <c r="C1068" s="0" t="inlineStr">
         <is>
-          <t>4 268 264 сум</t>
+          <t>4 268 264 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1069" spans="1:3">
       <c r="A1069" s="0">
         <v>1730</v>
       </c>
       <c r="B1069" s="0" t="inlineStr">
         <is>
           <t>Компрессор EPA EVK-300-3</t>
         </is>
       </c>
       <c r="C1069" s="0" t="inlineStr">
         <is>
-          <t>11 726 000 сум</t>
+          <t>11 726 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1070" spans="1:3">
       <c r="A1070" s="0">
         <v>1731</v>
       </c>
       <c r="B1070" s="0" t="inlineStr">
         <is>
           <t>Компрессор EPA EVK-500-2</t>
         </is>
       </c>
       <c r="C1070" s="0" t="inlineStr">
         <is>
-          <t>24 624 600 сум</t>
+          <t>24 624 600 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1071" spans="1:3">
       <c r="A1071" s="0">
         <v>1732</v>
       </c>
       <c r="B1071" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GF1090T-100</t>
         </is>
       </c>
       <c r="C1071" s="0" t="inlineStr">
         <is>
-          <t>6 241 430 сум</t>
+          <t>6 241 430 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1072" spans="1:3">
       <c r="A1072" s="0">
         <v>1733</v>
       </c>
       <c r="B1072" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GF1090T-150</t>
         </is>
       </c>
       <c r="C1072" s="0" t="inlineStr">
         <is>
-          <t>7 170 982 сум</t>
+          <t>7 170 982 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1073" spans="1:3">
       <c r="A1073" s="0">
         <v>1734</v>
       </c>
       <c r="B1073" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GF2051A-100</t>
         </is>
       </c>
       <c r="C1073" s="0" t="inlineStr">
         <is>
-          <t>4 358 661 сум</t>
+          <t>4 358 661 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1074" spans="1:3">
       <c r="A1074" s="0">
         <v>1735</v>
       </c>
       <c r="B1074" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GF2051A-50</t>
         </is>
       </c>
       <c r="C1074" s="0" t="inlineStr">
         <is>
-          <t>3 548 714 сум</t>
+          <t>3 548 714 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1075" spans="1:3">
       <c r="A1075" s="0">
         <v>1736</v>
       </c>
       <c r="B1075" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GF2065-150</t>
         </is>
       </c>
       <c r="C1075" s="0" t="inlineStr">
         <is>
-          <t>5 266 040 сум</t>
+          <t>5 266 040 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1076" spans="1:3">
       <c r="A1076" s="0">
         <v>1737</v>
       </c>
       <c r="B1076" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GF2065-200</t>
         </is>
       </c>
       <c r="C1076" s="0" t="inlineStr">
         <is>
-          <t>6 019 169 сум</t>
+          <t>6 019 169 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1077" spans="1:3">
       <c r="A1077" s="0">
         <v>1738</v>
       </c>
       <c r="B1077" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GF2065-60</t>
         </is>
       </c>
       <c r="C1077" s="0" t="inlineStr">
         <is>
-          <t>3 964 454 сум</t>
+          <t>3 964 454 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1078" spans="1:3">
       <c r="A1078" s="0">
         <v>1739</v>
       </c>
       <c r="B1078" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GF2090-100</t>
         </is>
       </c>
       <c r="C1078" s="0" t="inlineStr">
         <is>
-          <t>7 045 194 сум</t>
+          <t>7 045 194 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1079" spans="1:3">
       <c r="A1079" s="0">
         <v>1740</v>
       </c>
       <c r="B1079" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GF2090-150</t>
         </is>
       </c>
       <c r="C1079" s="0" t="inlineStr">
         <is>
-          <t>7 579 260 сум</t>
+          <t>7 579 260 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1080" spans="1:3">
       <c r="A1080" s="0">
         <v>1741</v>
       </c>
       <c r="B1080" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GF2090-200</t>
         </is>
       </c>
       <c r="C1080" s="0" t="inlineStr">
         <is>
-          <t>8 225 789 сум</t>
+          <t>8 225 789 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1081" spans="1:3">
       <c r="A1081" s="0">
         <v>1742</v>
       </c>
       <c r="B1081" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GF3065-100</t>
         </is>
       </c>
       <c r="C1081" s="0" t="inlineStr">
         <is>
-          <t>5 560 256 сум</t>
+          <t>5 560 256 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1082" spans="1:3">
       <c r="A1082" s="0">
         <v>1743</v>
       </c>
       <c r="B1082" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GF3065-150</t>
         </is>
       </c>
       <c r="C1082" s="0" t="inlineStr">
         <is>
-          <t>6 161 480 сум</t>
+          <t>6 161 480 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1083" spans="1:3">
       <c r="A1083" s="0">
         <v>1744</v>
       </c>
       <c r="B1083" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GF3065-200</t>
         </is>
       </c>
       <c r="C1083" s="0" t="inlineStr">
         <is>
-          <t>7 126 850 сум</t>
+          <t>7 126 850 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1084" spans="1:3">
       <c r="A1084" s="0">
         <v>1745</v>
       </c>
       <c r="B1084" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GF3090-300</t>
         </is>
       </c>
       <c r="C1084" s="0" t="inlineStr">
         <is>
-          <t>12 369 331 сум</t>
+          <t>12 369 331 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1085" spans="1:3">
       <c r="A1085" s="0">
         <v>1746</v>
       </c>
       <c r="B1085" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GF3095-300</t>
         </is>
       </c>
       <c r="C1085" s="0" t="inlineStr">
         <is>
-          <t>13 201 877 сум</t>
+          <t>13 201 877 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1086" spans="1:3">
       <c r="A1086" s="0">
         <v>1747</v>
       </c>
       <c r="B1086" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GF3120-500</t>
         </is>
       </c>
       <c r="C1086" s="0" t="inlineStr">
         <is>
-          <t>26 042 380 сум</t>
+          <t>26 042 380 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1087" spans="1:3">
       <c r="A1087" s="0">
         <v>1748</v>
       </c>
       <c r="B1087" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GFH2070-100</t>
         </is>
       </c>
       <c r="C1087" s="0" t="inlineStr">
         <is>
-          <t>4 854 564 сум</t>
+          <t>4 854 564 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1088" spans="1:3">
       <c r="A1088" s="0">
         <v>1749</v>
       </c>
       <c r="B1088" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GFH2070-150</t>
         </is>
       </c>
       <c r="C1088" s="0" t="inlineStr">
         <is>
-          <t>5 516 550 сум</t>
+          <t>5 516 550 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1089" spans="1:3">
       <c r="A1089" s="0">
         <v>1750</v>
       </c>
       <c r="B1089" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GFH2070-200</t>
         </is>
       </c>
       <c r="C1089" s="0" t="inlineStr">
         <is>
-          <t>6 210 516 сум</t>
+          <t>6 210 516 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1090" spans="1:3">
       <c r="A1090" s="0">
         <v>1751</v>
       </c>
       <c r="B1090" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GFH2090-300</t>
         </is>
       </c>
       <c r="C1090" s="0" t="inlineStr">
         <is>
-          <t>10 979 800 сум</t>
+          <t>10 979 800 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1091" spans="1:3">
       <c r="A1091" s="0">
         <v>1752</v>
       </c>
       <c r="B1091" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GFJ3095-300</t>
         </is>
       </c>
       <c r="C1091" s="0" t="inlineStr">
         <is>
-          <t>14 079 408 сум</t>
+          <t>14 079 408 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1092" spans="1:3">
       <c r="A1092" s="0">
         <v>1753</v>
       </c>
       <c r="B1092" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GFJT2090-250</t>
         </is>
       </c>
       <c r="C1092" s="0" t="inlineStr">
         <is>
-          <t>12 941 240 сум</t>
+          <t>12 941 240 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1093" spans="1:3">
       <c r="A1093" s="0">
         <v>1754</v>
       </c>
       <c r="B1093" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GFO550-9</t>
         </is>
       </c>
       <c r="C1093" s="0" t="inlineStr">
         <is>
-          <t>943 943 сум</t>
+          <t>943 943 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1094" spans="1:3">
       <c r="A1094" s="0">
         <v>1755</v>
       </c>
       <c r="B1094" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GFOT1100-100</t>
         </is>
       </c>
       <c r="C1094" s="0" t="inlineStr">
         <is>
-          <t>6 382 782 сум</t>
+          <t>6 382 782 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1095" spans="1:3">
       <c r="A1095" s="0">
         <v>1756</v>
       </c>
       <c r="B1095" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GFOT1500-100</t>
         </is>
       </c>
       <c r="C1095" s="0" t="inlineStr">
         <is>
-          <t>6 490 874 сум</t>
+          <t>6 490 874 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1096" spans="1:3">
       <c r="A1096" s="0">
         <v>1757</v>
       </c>
       <c r="B1096" s="0" t="inlineStr">
         <is>
           <t>Компрессор Grandfar GFT3105T-300</t>
         </is>
       </c>
       <c r="C1096" s="0" t="inlineStr">
         <is>
-          <t>21 810 360 сум</t>
+          <t>21 810 360 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1097" spans="1:3">
       <c r="A1097" s="0">
         <v>1758</v>
       </c>
       <c r="B1097" s="0" t="inlineStr">
         <is>
           <t>Компрессор Ryobi R18PI-0 ONE+</t>
         </is>
       </c>
       <c r="C1097" s="0" t="inlineStr">
         <is>
-          <t>378 430 сум</t>
+          <t>378 430 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1098" spans="1:3">
       <c r="A1098" s="0">
         <v>1759</v>
       </c>
       <c r="B1098" s="0" t="inlineStr">
         <is>
           <t>Компрессор SHIMGE SG2055B-100L</t>
         </is>
       </c>
       <c r="C1098" s="0" t="inlineStr">
         <is>
-          <t>3 416 637 сум</t>
+          <t>3 416 637 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1099" spans="1:3">
       <c r="A1099" s="0">
         <v>1760</v>
       </c>
       <c r="B1099" s="0" t="inlineStr">
         <is>
           <t>Компрессор SHIMGE SG2055B-70L</t>
         </is>
       </c>
       <c r="C1099" s="0" t="inlineStr">
         <is>
-          <t>3 344 575 сум</t>
+          <t>3 344 575 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1100" spans="1:3">
       <c r="A1100" s="0">
         <v>1761</v>
       </c>
       <c r="B1100" s="0" t="inlineStr">
         <is>
           <t>Компрессор SHIMGE SGH2055C-150L</t>
         </is>
       </c>
       <c r="C1100" s="0" t="inlineStr">
         <is>
-          <t>3 971 916 сум</t>
+          <t>3 971 916 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1101" spans="1:3">
       <c r="A1101" s="0">
         <v>1762</v>
       </c>
       <c r="B1101" s="0" t="inlineStr">
         <is>
           <t>Компрессор SHIMGE SGJ1090T-120L</t>
         </is>
       </c>
       <c r="C1101" s="0" t="inlineStr">
         <is>
-          <t>7 099 560 сум</t>
+          <t>7 099 560 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1102" spans="1:3">
       <c r="A1102" s="0">
         <v>1763</v>
       </c>
       <c r="B1102" s="0" t="inlineStr">
         <is>
           <t>Компрессор SHIMGE SGJ2051A-60L</t>
         </is>
       </c>
       <c r="C1102" s="0" t="inlineStr">
         <is>
-          <t>3 077 542 сум</t>
+          <t>3 077 542 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1103" spans="1:3">
       <c r="A1103" s="0">
         <v>1764</v>
       </c>
       <c r="B1103" s="0" t="inlineStr">
         <is>
           <t>Компрессор SHIMGE SGJ2070A-115L</t>
         </is>
       </c>
       <c r="C1103" s="0" t="inlineStr">
         <is>
-          <t>4 275 726 сум</t>
+          <t>4 275 726 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1104" spans="1:3">
       <c r="A1104" s="0">
         <v>1765</v>
       </c>
       <c r="B1104" s="0" t="inlineStr">
         <is>
           <t>Компрессор SHIMGE SGJ3100-320L</t>
         </is>
       </c>
       <c r="C1104" s="0" t="inlineStr">
         <is>
-          <t>15 680 860 сум</t>
+          <t>15 680 860 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1105" spans="1:3">
       <c r="A1105" s="0">
         <v>1766</v>
       </c>
       <c r="B1105" s="0" t="inlineStr">
         <is>
           <t>Компрессор YATO YT-23230 24 л</t>
         </is>
       </c>
       <c r="C1105" s="0" t="inlineStr">
         <is>
-          <t>5 404 620 сум</t>
+          <t>5 404 620 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1106" spans="1:3">
       <c r="A1106" s="0">
         <v>1767</v>
       </c>
       <c r="B1106" s="0" t="inlineStr">
         <is>
           <t>Компрессор аккумуляторный Ryobi R18I-0 ONE+</t>
         </is>
       </c>
       <c r="C1106" s="0" t="inlineStr">
         <is>
-          <t>605 488 сум</t>
+          <t>605 488 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1107" spans="1:3">
       <c r="A1107" s="0">
         <v>1768</v>
       </c>
       <c r="B1107" s="0" t="inlineStr">
         <is>
           <t>Компрессор воздушный TOTAL TC120246 24 л</t>
         </is>
       </c>
       <c r="C1107" s="0" t="inlineStr">
         <is>
-          <t>1 279 200 сум</t>
+          <t>1 279 200 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1108" spans="1:3">
       <c r="A1108" s="0">
         <v>1769</v>
       </c>
       <c r="B1108" s="0" t="inlineStr">
         <is>
           <t>Компрессор воздушный TOTAL TC125506 50 л</t>
         </is>
       </c>
       <c r="C1108" s="0" t="inlineStr">
         <is>
-          <t>1 620 320 сум</t>
+          <t>1 620 320 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1109" spans="1:3">
       <c r="A1109" s="0">
         <v>1770</v>
       </c>
       <c r="B1109" s="0" t="inlineStr">
         <is>
           <t>Компрессор воздушный TOTAL TC1301006 100 л</t>
         </is>
       </c>
       <c r="C1109" s="0" t="inlineStr">
         <is>
-          <t>4 477 200 сум</t>
+          <t>4 477 200 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1110" spans="1:3">
       <c r="A1110" s="0">
         <v>1771</v>
       </c>
       <c r="B1110" s="0" t="inlineStr">
         <is>
           <t>Компрессор масляный DENZEL 50л 58064</t>
         </is>
       </c>
       <c r="C1110" s="0" t="inlineStr">
         <is>
-          <t>3 079 674 сум</t>
+          <t>3 079 674 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1111" spans="1:3">
       <c r="A1111" s="0">
         <v>1772</v>
       </c>
       <c r="B1111" s="0" t="inlineStr">
         <is>
           <t>Магазинная насадка для шуруповерта BOSCH MA 55</t>
         </is>
       </c>
       <c r="C1111" s="0" t="inlineStr">
         <is>
-          <t>3 758 716 сум</t>
+          <t>3 758 716 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1112" spans="1:3">
       <c r="A1112" s="0">
         <v>1773</v>
       </c>
       <c r="B1112" s="0" t="inlineStr">
         <is>
           <t>Набор бит для шуруповерта 35 шт MILWAUKEE</t>
         </is>
       </c>
       <c r="C1112" s="0" t="inlineStr">
         <is>
-          <t>190 814 сум</t>
+          <t>190 814 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1113" spans="1:3">
       <c r="A1113" s="0">
         <v>1774</v>
       </c>
       <c r="B1113" s="0" t="inlineStr">
         <is>
           <t>Сетевой шуруповерт BOSCH GSR 6-25 TE Professional</t>
         </is>
       </c>
       <c r="C1113" s="0" t="inlineStr">
         <is>
-          <t>2 644 746 сум</t>
+          <t>2 644 746 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1114" spans="1:3">
       <c r="A1114" s="0">
         <v>1775</v>
       </c>
       <c r="B1114" s="0" t="inlineStr">
         <is>
           <t>Сетевой шуруповерт Bosch GSR 6-45 TE Professional</t>
         </is>
       </c>
       <c r="C1114" s="0" t="inlineStr">
         <is>
-          <t>2 142 660 сум</t>
+          <t>2 142 660 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1115" spans="1:3">
       <c r="A1115" s="0">
         <v>1776</v>
       </c>
       <c r="B1115" s="0" t="inlineStr">
         <is>
           <t>Сетевой шуруповерт Makita 6805BV</t>
         </is>
       </c>
       <c r="C1115" s="0" t="inlineStr">
         <is>
-          <t>1 460 420 сум</t>
+          <t>1 460 420 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1116" spans="1:3">
       <c r="A1116" s="0">
         <v>1777</v>
       </c>
       <c r="B1116" s="0" t="inlineStr">
         <is>
           <t>Сетевой шуруповерт Makita 6842</t>
         </is>
       </c>
       <c r="C1116" s="0" t="inlineStr">
         <is>
-          <t>4 264 000 сум</t>
+          <t>4 264 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1117" spans="1:3">
       <c r="A1117" s="0">
         <v>1778</v>
       </c>
       <c r="B1117" s="0" t="inlineStr">
         <is>
           <t>Сетевой шуруповерт Makita FS6300</t>
         </is>
       </c>
       <c r="C1117" s="0" t="inlineStr">
         <is>
-          <t>1 698 138 сум</t>
+          <t>1 698 138 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1118" spans="1:3">
       <c r="A1118" s="0">
         <v>1779</v>
       </c>
       <c r="B1118" s="0" t="inlineStr">
         <is>
           <t>Сетевой шуруповерт TOTAL TD502106</t>
         </is>
       </c>
       <c r="C1118" s="0" t="inlineStr">
         <is>
-          <t>309 140 сум</t>
+          <t>309 140 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1119" spans="1:3">
       <c r="A1119" s="0">
         <v>1780</v>
       </c>
       <c r="B1119" s="0" t="inlineStr">
         <is>
           <t>Сетевой шуруповерт Фиолент Мастер ШВ3-6-РЭ М</t>
         </is>
       </c>
       <c r="C1119" s="0" t="inlineStr">
         <is>
-          <t>687 037 сум</t>
+          <t>687 037 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1120" spans="1:3">
       <c r="A1120" s="0">
         <v>1781</v>
       </c>
       <c r="B1120" s="0" t="inlineStr">
         <is>
           <t>Ударная шуруповерт BOSCH GSB 12V-30</t>
         </is>
       </c>
       <c r="C1120" s="0" t="inlineStr">
         <is>
-          <t>1 599 000 сум</t>
+          <t>1 599 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1121" spans="1:3">
       <c r="A1121" s="0">
         <v>1782</v>
       </c>
       <c r="B1121" s="0" t="inlineStr">
         <is>
           <t>Ударная шуруповерт BOSCH GSB 180-LI</t>
         </is>
       </c>
       <c r="C1121" s="0" t="inlineStr">
         <is>
-          <t>1 641 640 сум</t>
+          <t>1 641 640 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1122" spans="1:3">
       <c r="A1122" s="0">
         <v>1783</v>
       </c>
       <c r="B1122" s="0" t="inlineStr">
         <is>
           <t>Шуруповерт Bosch GSR 120 LI Professional</t>
         </is>
       </c>
       <c r="C1122" s="0" t="inlineStr">
         <is>
-          <t>1 127 828 сум</t>
+          <t>1 127 828 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1123" spans="1:3">
       <c r="A1123" s="0">
         <v>1784</v>
       </c>
       <c r="B1123" s="0" t="inlineStr">
         <is>
           <t>Шуруповерт Bosch GSR 140 LI Professional</t>
         </is>
       </c>
       <c r="C1123" s="0" t="inlineStr">
         <is>
-          <t>1 385 800 сум</t>
+          <t>1 385 800 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1124" spans="1:3">
       <c r="A1124" s="0">
         <v>1785</v>
       </c>
       <c r="B1124" s="0" t="inlineStr">
         <is>
           <t>Шуруповерт Bosch GSR 180 LI Professional</t>
         </is>
       </c>
       <c r="C1124" s="0" t="inlineStr">
         <is>
-          <t>1 545 700 сум</t>
+          <t>1 545 700 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1125" spans="1:3">
       <c r="A1125" s="0">
         <v>1786</v>
       </c>
       <c r="B1125" s="0" t="inlineStr">
         <is>
           <t>Шуруповерт Bosch GSR 1800 LI Professional</t>
         </is>
       </c>
       <c r="C1125" s="0" t="inlineStr">
         <is>
-          <t>1 972 100 сум</t>
+          <t>1 972 100 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1126" spans="1:3">
       <c r="A1126" s="0">
         <v>1787</v>
       </c>
       <c r="B1126" s="0" t="inlineStr">
         <is>
           <t>Шуруповерт BOSCH GSR 18-2-LI Plus 2х2,0 Ah</t>
         </is>
       </c>
       <c r="C1126" s="0" t="inlineStr">
         <is>
-          <t>2 153 320 сум</t>
+          <t>2 153 320 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1127" spans="1:3">
       <c r="A1127" s="0">
         <v>1788</v>
       </c>
       <c r="B1127" s="0" t="inlineStr">
         <is>
           <t>Шуруповерт EPA EASH-12-5</t>
         </is>
       </c>
       <c r="C1127" s="0" t="inlineStr">
         <is>
-          <t>624 676 сум</t>
+          <t>624 676 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1128" spans="1:3">
       <c r="A1128" s="0">
         <v>1789</v>
       </c>
       <c r="B1128" s="0" t="inlineStr">
         <is>
           <t>Шуруповерт Makita FS4000JX2</t>
         </is>
       </c>
       <c r="C1128" s="0" t="inlineStr">
         <is>
-          <t>1 545 700 сум</t>
+          <t>1 545 700 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1129" spans="1:3">
       <c r="A1129" s="0">
         <v>1790</v>
       </c>
       <c r="B1129" s="0" t="inlineStr">
         <is>
           <t>Шуруповерт MILWAUKEE DWSE 4000 Q</t>
         </is>
       </c>
       <c r="C1129" s="0" t="inlineStr">
         <is>
-          <t>1 874 028 сум</t>
+          <t>1 874 028 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1130" spans="1:3">
       <c r="A1130" s="0">
         <v>1791</v>
       </c>
       <c r="B1130" s="0" t="inlineStr">
         <is>
           <t>Шуруповерт ударный Bosch GSB 120 LI Professional</t>
         </is>
       </c>
       <c r="C1130" s="0" t="inlineStr">
         <is>
-          <t>1 628 848 сум</t>
+          <t>1 628 848 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1131" spans="1:3">
       <c r="A1131" s="0">
         <v>1792</v>
       </c>
       <c r="B1131" s="0" t="inlineStr">
         <is>
           <t>Шуруповерт ударный Makita TD0101F</t>
         </is>
       </c>
       <c r="C1131" s="0" t="inlineStr">
         <is>
-          <t>1 371 942 сум</t>
+          <t>1 371 942 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1132" spans="1:3">
       <c r="A1132" s="0">
         <v>1793</v>
       </c>
       <c r="B1132" s="0" t="inlineStr">
         <is>
           <t>Шуруповерт ударный аккумуляторный Makita DTD170RFE</t>
         </is>
       </c>
       <c r="C1132" s="0" t="inlineStr">
         <is>
-          <t>5 649 800 сум</t>
+          <t>5 649 800 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1133" spans="1:3">
       <c r="A1133" s="0">
         <v>1794</v>
       </c>
       <c r="B1133" s="0" t="inlineStr">
         <is>
           <t>Шуруповерт Фиолент ШВ3-6-РЭ</t>
         </is>
       </c>
       <c r="C1133" s="0" t="inlineStr">
         <is>
-          <t>609 006 сум</t>
+          <t>609 006 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1134" spans="1:3">
       <c r="A1134" s="0">
         <v>757</v>
       </c>
       <c r="B1134" s="0" t="inlineStr">
         <is>
           <t>Насос погружной ГНОМ 100-25 Тр</t>
         </is>
       </c>
       <c r="C1134" s="0" t="inlineStr">
         <is>
-          <t>14 734 252 сум</t>
+          <t>14 734 252 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1135" spans="1:3">
       <c r="A1135" s="0">
         <v>1814</v>
       </c>
       <c r="B1135" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор TAYOR ARC 270 DV 220-380v</t>
         </is>
       </c>
       <c r="C1135" s="0" t="inlineStr">
         <is>
-          <t>2 615 111 сум</t>
+          <t>2 615 111 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1136" spans="1:3">
       <c r="A1136" s="0">
         <v>1815</v>
       </c>
       <c r="B1136" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор TAYOR ARC 250i 220v</t>
         </is>
       </c>
       <c r="C1136" s="0" t="inlineStr">
         <is>
-          <t>2 105 350 сум</t>
+          <t>2 105 350 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1137" spans="1:3">
       <c r="A1137" s="0">
         <v>1816</v>
       </c>
       <c r="B1137" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор TAYOR ARC 200i 220v</t>
         </is>
       </c>
       <c r="C1137" s="0" t="inlineStr">
         <is>
-          <t>1 444 430 сум</t>
+          <t>1 444 430 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1138" spans="1:3">
       <c r="A1138" s="0">
         <v>1817</v>
       </c>
       <c r="B1138" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор TAYOR ARC 200 mini 220v</t>
         </is>
       </c>
       <c r="C1138" s="0" t="inlineStr">
         <is>
-          <t>1 216 626 сум</t>
+          <t>1 216 626 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1139" spans="1:3">
       <c r="A1139" s="0">
         <v>1818</v>
       </c>
       <c r="B1139" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат аргонодуговой сварки HUGONG WAVE 315DIII 380v</t>
         </is>
       </c>
       <c r="C1139" s="0" t="inlineStr">
         <is>
-          <t>12 024 480 сум</t>
+          <t>12 024 480 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1140" spans="1:3">
       <c r="A1140" s="0">
         <v>1819</v>
       </c>
       <c r="B1140" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат аргонодуговой сварки HUGONG WAVE 200 III MINI 220v</t>
         </is>
       </c>
       <c r="C1140" s="0" t="inlineStr">
         <is>
-          <t>6 182 800 сум</t>
+          <t>6 182 800 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1141" spans="1:3">
       <c r="A1141" s="0">
         <v>1820</v>
       </c>
       <c r="B1141" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат аргонодуговой сварки HUGONG POWER TIG 300DP III 380v</t>
         </is>
       </c>
       <c r="C1141" s="0" t="inlineStr">
         <is>
-          <t>5 393 960 сум</t>
+          <t>5 393 960 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1142" spans="1:3">
       <c r="A1142" s="0">
         <v>1821</v>
       </c>
       <c r="B1142" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор Hugong Estick 200 III</t>
         </is>
       </c>
       <c r="C1142" s="0" t="inlineStr">
         <is>
-          <t>1 673 620 сум</t>
+          <t>1 673 620 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1143" spans="1:3">
       <c r="A1143" s="0">
         <v>1822</v>
       </c>
       <c r="B1143" s="0" t="inlineStr">
         <is>
           <t>Сварочный полуавтомат HUGONG INVERMIG 500 III 380v</t>
         </is>
       </c>
       <c r="C1143" s="0" t="inlineStr">
         <is>
-          <t>27 971 840 сум</t>
+          <t>27 971 840 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1144" spans="1:3">
       <c r="A1144" s="0">
         <v>1823</v>
       </c>
       <c r="B1144" s="0" t="inlineStr">
         <is>
           <t>Сварочный полуавтомат HUGONG INVERMIG 350 III</t>
         </is>
       </c>
       <c r="C1144" s="0" t="inlineStr">
         <is>
-          <t>16 917 420 сум</t>
+          <t>16 917 420 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1145" spans="1:3">
       <c r="A1145" s="0">
         <v>1824</v>
       </c>
       <c r="B1145" s="0" t="inlineStr">
         <is>
           <t>Сварочный полуавтомат HUGONG MIG/STICK 250 DIII 380v</t>
         </is>
       </c>
       <c r="C1145" s="0" t="inlineStr">
         <is>
-          <t>10 873 200 сум</t>
+          <t>10 873 200 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1146" spans="1:3">
       <c r="A1146" s="0">
         <v>1825</v>
       </c>
       <c r="B1146" s="0" t="inlineStr">
         <is>
           <t>Сварочный полуавтомат HUGONG NB 250K 380v</t>
         </is>
       </c>
       <c r="C1146" s="0" t="inlineStr">
         <is>
-          <t>6 438 640 сум</t>
+          <t>6 438 640 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1147" spans="1:3">
       <c r="A1147" s="0">
         <v>1826</v>
       </c>
       <c r="B1147" s="0" t="inlineStr">
         <is>
           <t>Сварочный полуавтомат HUGONG NB 251K 220v</t>
         </is>
       </c>
       <c r="C1147" s="0" t="inlineStr">
         <is>
-          <t>5 831 020 сум</t>
+          <t>5 831 020 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1148" spans="1:3">
       <c r="A1148" s="0">
         <v>1827</v>
       </c>
       <c r="B1148" s="0" t="inlineStr">
         <is>
           <t>Сварочный полуавтомат HUGONG EXTREMIG 180W III 220v</t>
         </is>
       </c>
       <c r="C1148" s="0" t="inlineStr">
         <is>
-          <t>3 549 780 сум</t>
+          <t>3 549 780 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1149" spans="1:3">
       <c r="A1149" s="0">
         <v>1828</v>
       </c>
       <c r="B1149" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор HUGONG INVERDELTA 630WIII 380v</t>
         </is>
       </c>
       <c r="C1149" s="0" t="inlineStr">
         <is>
-          <t>13 058 500 сум</t>
+          <t>13 058 500 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1150" spans="1:3">
       <c r="A1150" s="0">
         <v>1829</v>
       </c>
       <c r="B1150" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор HUGONG INVERDELTA 500WIII 380v</t>
         </is>
       </c>
       <c r="C1150" s="0" t="inlineStr">
         <is>
-          <t>10 500 100 сум</t>
+          <t>10 500 100 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1151" spans="1:3">
       <c r="A1151" s="0">
         <v>1830</v>
       </c>
       <c r="B1151" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор HUGONG INVERDELTA 400III 380v</t>
         </is>
       </c>
       <c r="C1151" s="0" t="inlineStr">
         <is>
-          <t>6 939 660 сум</t>
+          <t>6 939 660 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1152" spans="1:3">
       <c r="A1152" s="0">
         <v>1831</v>
       </c>
       <c r="B1152" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор HUGONG POWER STICK 232III 220/380v</t>
         </is>
       </c>
       <c r="C1152" s="0" t="inlineStr">
         <is>
-          <t>3 219 320 сум</t>
+          <t>3 219 320 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1153" spans="1:3">
       <c r="A1153" s="0">
         <v>1832</v>
       </c>
       <c r="B1153" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор HUGONG Extreme 200 III 220v</t>
         </is>
       </c>
       <c r="C1153" s="0" t="inlineStr">
         <is>
-          <t>1 268 540 сум</t>
+          <t>1 268 540 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1154" spans="1:3">
       <c r="A1154" s="0">
         <v>1833</v>
       </c>
       <c r="B1154" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор HUGONG Extreme 180 III 220v</t>
         </is>
       </c>
       <c r="C1154" s="0" t="inlineStr">
         <is>
-          <t>1 225 900 сум</t>
+          <t>1 225 900 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1155" spans="1:3">
       <c r="A1155" s="0">
         <v>1834</v>
       </c>
       <c r="B1155" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор HUGONG Extreme 160 III 220v</t>
         </is>
       </c>
       <c r="C1155" s="0" t="inlineStr">
         <is>
-          <t>1 012 700 сум</t>
+          <t>1 012 700 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1156" spans="1:3">
       <c r="A1156" s="0">
         <v>1835</v>
       </c>
       <c r="B1156" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат инверторный DENZEL 94347</t>
         </is>
       </c>
       <c r="C1156" s="0" t="inlineStr">
         <is>
-          <t>1 354 886 сум</t>
+          <t>1 354 886 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1157" spans="1:3">
       <c r="A1157" s="0">
         <v>1836</v>
       </c>
       <c r="B1157" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат инверторный DENZEL 94346</t>
         </is>
       </c>
       <c r="C1157" s="0" t="inlineStr">
         <is>
-          <t>1 186 458 сум</t>
+          <t>1 186 458 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1158" spans="1:3">
       <c r="A1158" s="0">
         <v>1837</v>
       </c>
       <c r="B1158" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор TAYOR CUT 80 T</t>
         </is>
       </c>
       <c r="C1158" s="0" t="inlineStr">
         <is>
-          <t>8 858 460 сум</t>
+          <t>8 858 460 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1159" spans="1:3">
       <c r="A1159" s="0">
         <v>1838</v>
       </c>
       <c r="B1159" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор TAYOR ARC 500 T 380v</t>
         </is>
       </c>
       <c r="C1159" s="0" t="inlineStr">
         <is>
-          <t>8 067 168 сум</t>
+          <t>8 067 168 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1160" spans="1:3">
       <c r="A1160" s="0">
         <v>1839</v>
       </c>
       <c r="B1160" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат аргонодуговой сварки HUGONG ETIG 200 III 220v</t>
         </is>
       </c>
       <c r="C1160" s="0" t="inlineStr">
         <is>
-          <t>2 750 280 сум</t>
+          <t>2 750 280 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1161" spans="1:3">
       <c r="A1161" s="0">
         <v>1840</v>
       </c>
       <c r="B1161" s="0" t="inlineStr">
         <is>
           <t>Сварочный полуавтомат HUGONG INVERMIG 500S III 380v</t>
         </is>
       </c>
       <c r="C1161" s="0" t="inlineStr">
         <is>
-          <t>20 317 960 сум</t>
+          <t>20 317 960 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1162" spans="1:3">
       <c r="A1162" s="0">
         <v>1841</v>
       </c>
       <c r="B1162" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат HUGONG EXTREMIG 200W III 220v</t>
         </is>
       </c>
       <c r="C1162" s="0" t="inlineStr">
         <is>
-          <t>3 709 680 сум</t>
+          <t>3 709 680 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1163" spans="1:3">
       <c r="A1163" s="0">
         <v>1842</v>
       </c>
       <c r="B1163" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC MZ1250 (M310)</t>
         </is>
       </c>
       <c r="C1163" s="0" t="inlineStr">
         <is>
-          <t>58 960 460 сум</t>
+          <t>58 960 460 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1164" spans="1:3">
       <c r="A1164" s="0">
         <v>1843</v>
       </c>
       <c r="B1164" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC MZ1000 (M308)</t>
         </is>
       </c>
       <c r="C1164" s="0" t="inlineStr">
         <is>
-          <t>47 850 075 сум</t>
+          <t>47 850 075 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1165" spans="1:3">
       <c r="A1165" s="0">
         <v>1844</v>
       </c>
       <c r="B1165" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC MIG500 N221 380v</t>
         </is>
       </c>
       <c r="C1165" s="0" t="inlineStr">
         <is>
-          <t>25 242 880 сум</t>
+          <t>25 242 880 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1166" spans="1:3">
       <c r="A1166" s="0">
         <v>1845</v>
       </c>
       <c r="B1166" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC MIG500 N308 380v</t>
         </is>
       </c>
       <c r="C1166" s="0" t="inlineStr">
         <is>
-          <t>20 733 700 сум</t>
+          <t>20 733 700 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1167" spans="1:3">
       <c r="A1167" s="0">
         <v>1846</v>
       </c>
       <c r="B1167" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC MIG350 (1601) 380v</t>
         </is>
       </c>
       <c r="C1167" s="0" t="inlineStr">
         <is>
-          <t>14 902 680 сум</t>
+          <t>14 902 680 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1168" spans="1:3">
       <c r="A1168" s="0">
         <v>1847</v>
       </c>
       <c r="B1168" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC MIG350 (N25501) 380v</t>
         </is>
       </c>
       <c r="C1168" s="0" t="inlineStr">
         <is>
-          <t>12 760 020 сум</t>
+          <t>12 760 020 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1169" spans="1:3">
       <c r="A1169" s="0">
         <v>1848</v>
       </c>
       <c r="B1169" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC MIG350 (N271) 380v</t>
         </is>
       </c>
       <c r="C1169" s="0" t="inlineStr">
         <is>
-          <t>13 858 000 сум</t>
+          <t>13 858 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1170" spans="1:3">
       <c r="A1170" s="0">
         <v>1849</v>
       </c>
       <c r="B1170" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC MIG250 (N270) 380v</t>
         </is>
       </c>
       <c r="C1170" s="0" t="inlineStr">
         <is>
-          <t>9 844 936 сум</t>
+          <t>9 844 936 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1171" spans="1:3">
       <c r="A1171" s="0">
         <v>1850</v>
       </c>
       <c r="B1171" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC MIG250 (N269) 220v</t>
         </is>
       </c>
       <c r="C1171" s="0" t="inlineStr">
         <is>
-          <t>9 184 976 сум</t>
+          <t>9 184 976 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1172" spans="1:3">
       <c r="A1172" s="0">
         <v>1851</v>
       </c>
       <c r="B1172" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC MIG300 (N248) 380v</t>
         </is>
       </c>
       <c r="C1172" s="0" t="inlineStr">
         <is>
-          <t>7 589 920 сум</t>
+          <t>7 589 920 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1173" spans="1:3">
       <c r="A1173" s="0">
         <v>1852</v>
       </c>
       <c r="B1173" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC MIG250 (J04) 380v</t>
         </is>
       </c>
       <c r="C1173" s="0" t="inlineStr">
         <is>
-          <t>7 259 460 сум</t>
+          <t>7 259 460 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1174" spans="1:3">
       <c r="A1174" s="0">
         <v>1853</v>
       </c>
       <c r="B1174" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC MIG270 N214 220v</t>
         </is>
       </c>
       <c r="C1174" s="0" t="inlineStr">
         <is>
-          <t>6 380 010 сум</t>
+          <t>6 380 010 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1175" spans="1:3">
       <c r="A1175" s="0">
         <v>1854</v>
       </c>
       <c r="B1175" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC MIG200 (J03) 220v</t>
         </is>
       </c>
       <c r="C1175" s="0" t="inlineStr">
         <is>
-          <t>5 937 620 сум</t>
+          <t>5 937 620 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1176" spans="1:3">
       <c r="A1176" s="0">
         <v>1855</v>
       </c>
       <c r="B1176" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC MIG250 N240 220v</t>
         </is>
       </c>
       <c r="C1176" s="0" t="inlineStr">
         <is>
-          <t>3 629 943 сум</t>
+          <t>3 629 943 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1177" spans="1:3">
       <c r="A1177" s="0">
         <v>1856</v>
       </c>
       <c r="B1177" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC MIG200 N229 220v</t>
         </is>
       </c>
       <c r="C1177" s="0" t="inlineStr">
         <is>
-          <t>6 929 000 сум</t>
+          <t>6 929 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1178" spans="1:3">
       <c r="A1178" s="0">
         <v>1857</v>
       </c>
       <c r="B1178" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC TIG500 P DSP AC/DC 380v</t>
         </is>
       </c>
       <c r="C1178" s="0" t="inlineStr">
         <is>
-          <t>31 130 398 сум</t>
+          <t>31 130 398 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1179" spans="1:3">
       <c r="A1179" s="0">
         <v>1858</v>
       </c>
       <c r="B1179" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC TIG-400 J32203 380v</t>
         </is>
       </c>
       <c r="C1179" s="0" t="inlineStr">
         <is>
-          <t>11 550 110 сум</t>
+          <t>11 550 110 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1180" spans="1:3">
       <c r="A1180" s="0">
         <v>1859</v>
       </c>
       <c r="B1180" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC TIG-400 J39803 380v</t>
         </is>
       </c>
       <c r="C1180" s="0" t="inlineStr">
         <is>
-          <t>11 000 054 сум</t>
+          <t>11 000 054 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1181" spans="1:3">
       <c r="A1181" s="0">
         <v>1860</v>
       </c>
       <c r="B1181" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC TIG-315PAC/DC (E103)</t>
         </is>
       </c>
       <c r="C1181" s="0" t="inlineStr">
         <is>
-          <t>10 755 940 сум</t>
+          <t>10 755 940 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1182" spans="1:3">
       <c r="A1182" s="0">
         <v>1861</v>
       </c>
       <c r="B1182" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC TIG200P ACDC E101</t>
         </is>
       </c>
       <c r="C1182" s="0" t="inlineStr">
         <is>
-          <t>7 973 680 сум</t>
+          <t>7 973 680 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1183" spans="1:3">
       <c r="A1183" s="0">
         <v>1862</v>
       </c>
       <c r="B1183" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC TIG200P ACDC E20101</t>
         </is>
       </c>
       <c r="C1183" s="0" t="inlineStr">
         <is>
-          <t>7 259 460 сум</t>
+          <t>7 259 460 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1184" spans="1:3">
       <c r="A1184" s="0">
         <v>1863</v>
       </c>
       <c r="B1184" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC TIG300 W229 380v</t>
         </is>
       </c>
       <c r="C1184" s="0" t="inlineStr">
         <is>
-          <t>5 276 700 сум</t>
+          <t>5 276 700 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1185" spans="1:3">
       <c r="A1185" s="0">
         <v>1864</v>
       </c>
       <c r="B1185" s="0" t="inlineStr">
         <is>
           <t>Сварочный выпрямитель ВД-413</t>
         </is>
       </c>
       <c r="C1185" s="0" t="inlineStr">
         <is>
-          <t>13 165 100 сум</t>
+          <t>13 165 100 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1186" spans="1:3">
       <c r="A1186" s="0">
         <v>1865</v>
       </c>
       <c r="B1186" s="0" t="inlineStr">
         <is>
           <t>ИНВЕРТОРНЫЙ БЕНЗИНОВЫЙ СВАРОЧНЫЙ ГЕНЕРАТОР TSS GGW 6.0/250ED-R</t>
         </is>
       </c>
       <c r="C1186" s="0" t="inlineStr">
         <is>
-          <t>6 992 960 сум</t>
+          <t>6 992 960 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1187" spans="1:3">
       <c r="A1187" s="0">
         <v>1866</v>
       </c>
       <c r="B1187" s="0" t="inlineStr">
         <is>
           <t>Сварочный выпрямитель 8-постовой ВДМ-1202С</t>
         </is>
       </c>
       <c r="C1187" s="0" t="inlineStr">
         <is>
-          <t>27 321 580 сум</t>
+          <t>27 321 580 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1188" spans="1:3">
       <c r="A1188" s="0">
         <v>1867</v>
       </c>
       <c r="B1188" s="0" t="inlineStr">
         <is>
           <t>VIKING 315 PRO Сварочный трехфазный инвертор</t>
         </is>
       </c>
       <c r="C1188" s="0" t="inlineStr">
         <is>
-          <t>6 929 000 сум</t>
+          <t>6 929 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1189" spans="1:3">
       <c r="A1189" s="0">
         <v>1868</v>
       </c>
       <c r="B1189" s="0" t="inlineStr">
         <is>
           <t>ИНВЕРТОР СВАРОЧНЫЙ ТОРУС-255 ПРОФИ</t>
         </is>
       </c>
       <c r="C1189" s="0" t="inlineStr">
         <is>
-          <t>5 383 300 сум</t>
+          <t>5 383 300 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1190" spans="1:3">
       <c r="A1190" s="0">
         <v>1869</v>
       </c>
       <c r="B1190" s="0" t="inlineStr">
         <is>
           <t>Инвертор сварочный Торус-250 Экстра + комплект сварочных проводов</t>
         </is>
       </c>
       <c r="C1190" s="0" t="inlineStr">
         <is>
-          <t>5 223 400 сум</t>
+          <t>5 223 400 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1191" spans="1:3">
       <c r="A1191" s="0">
         <v>1870</v>
       </c>
       <c r="B1191" s="0" t="inlineStr">
         <is>
           <t>Инвертор Сарочный Торус-200 классик (накс) + комплект сварочных проводов</t>
         </is>
       </c>
       <c r="C1191" s="0" t="inlineStr">
         <is>
-          <t>3 965 520 сум</t>
+          <t>3 965 520 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1192" spans="1:3">
       <c r="A1192" s="0">
         <v>1871</v>
       </c>
       <c r="B1192" s="0" t="inlineStr">
         <is>
           <t>Сварочный полуавтомат VIKING MIG-500 PRO</t>
         </is>
       </c>
       <c r="C1192" s="0" t="inlineStr">
         <is>
-          <t>32 854 120 сум</t>
+          <t>32 854 120 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1193" spans="1:3">
       <c r="A1193" s="0">
         <v>1872</v>
       </c>
       <c r="B1193" s="0" t="inlineStr">
         <is>
           <t>Сварочный полуавтомат ПДГ-351 + евро-горелка (длина 5м)</t>
         </is>
       </c>
       <c r="C1193" s="0" t="inlineStr">
         <is>
-          <t>21 511 880 сум</t>
+          <t>21 511 880 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1194" spans="1:3">
       <c r="A1194" s="0">
         <v>1873</v>
       </c>
       <c r="B1194" s="0" t="inlineStr">
         <is>
           <t>Сварочный выпрямитель ВДМ-1601</t>
         </is>
       </c>
       <c r="C1194" s="0" t="inlineStr">
         <is>
-          <t>40 220 180 сум</t>
+          <t>40 220 180 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1195" spans="1:3">
       <c r="A1195" s="0">
         <v>1874</v>
       </c>
       <c r="B1195" s="0" t="inlineStr">
         <is>
           <t>Сварочный выпрямитель ВДМ-2х313</t>
         </is>
       </c>
       <c r="C1195" s="0" t="inlineStr">
         <is>
-          <t>17 738 240 сум</t>
+          <t>17 738 240 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1196" spans="1:3">
       <c r="A1196" s="0">
         <v>1875</v>
       </c>
       <c r="B1196" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор Leadermax ARC-200</t>
         </is>
       </c>
       <c r="C1196" s="0" t="inlineStr">
         <is>
-          <t>1 844 180 сум</t>
+          <t>1 844 180 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1197" spans="1:3">
       <c r="A1197" s="0">
         <v>1876</v>
       </c>
       <c r="B1197" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор Leadermax ARC-180</t>
         </is>
       </c>
       <c r="C1197" s="0" t="inlineStr">
         <is>
-          <t>1 726 920 сум</t>
+          <t>1 726 920 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1198" spans="1:3">
       <c r="A1198" s="0">
         <v>1877</v>
       </c>
       <c r="B1198" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор Leadermax ARC-160</t>
         </is>
       </c>
       <c r="C1198" s="0" t="inlineStr">
         <is>
-          <t>1 599 000 сум</t>
+          <t>1 599 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1199" spans="1:3">
       <c r="A1199" s="0">
         <v>1878</v>
       </c>
       <c r="B1199" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор Leadermax ARC-500 5mm</t>
         </is>
       </c>
       <c r="C1199" s="0" t="inlineStr">
         <is>
-          <t>5 276 700 сум</t>
+          <t>5 276 700 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1200" spans="1:3">
       <c r="A1200" s="0">
         <v>1879</v>
       </c>
       <c r="B1200" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор Leadermax ARC-400 5mm</t>
         </is>
       </c>
       <c r="C1200" s="0" t="inlineStr">
         <is>
-          <t>4 541 160 сум</t>
+          <t>4 541 160 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1201" spans="1:3">
       <c r="A1201" s="0">
         <v>1880</v>
       </c>
       <c r="B1201" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор Leadermax ARC-250 4mm</t>
         </is>
       </c>
       <c r="C1201" s="0" t="inlineStr">
         <is>
-          <t>2 579 720 сум</t>
+          <t>2 579 720 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1202" spans="1:3">
       <c r="A1202" s="0">
         <v>1881</v>
       </c>
       <c r="B1202" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор Leadermax ARC-250D</t>
         </is>
       </c>
       <c r="C1202" s="0" t="inlineStr">
         <is>
-          <t>3 006 120 сум</t>
+          <t>3 006 120 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1203" spans="1:3">
       <c r="A1203" s="0">
         <v>1882</v>
       </c>
       <c r="B1203" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор Leadermax ARC-200D</t>
         </is>
       </c>
       <c r="C1203" s="0" t="inlineStr">
         <is>
-          <t>2 334 540 сум</t>
+          <t>2 334 540 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1204" spans="1:3">
       <c r="A1204" s="0">
         <v>1883</v>
       </c>
       <c r="B1204" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор Leadermax ARC-250</t>
         </is>
       </c>
       <c r="C1204" s="0" t="inlineStr">
         <is>
-          <t>2 209 818 сум</t>
+          <t>2 209 818 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1205" spans="1:3">
       <c r="A1205" s="0">
         <v>1888</v>
       </c>
       <c r="B1205" s="0" t="inlineStr">
         <is>
           <t>Бензиновый сварочный агрегат Hyundai HYW190AC</t>
         </is>
       </c>
       <c r="C1205" s="0" t="inlineStr">
         <is>
-          <t>12 589 460 сум</t>
+          <t>12 589 460 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1206" spans="1:3">
       <c r="A1206" s="0">
         <v>1889</v>
       </c>
       <c r="B1206" s="0" t="inlineStr">
         <is>
           <t>Сварочный трактор Сварог MZ1000 M308</t>
         </is>
       </c>
       <c r="C1206" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1207" spans="1:3">
       <c r="A1207" s="0">
         <v>1890</v>
       </c>
       <c r="B1207" s="0" t="inlineStr">
         <is>
           <t>Сварочный стол Старк-Профи 4627184351016</t>
         </is>
       </c>
       <c r="C1207" s="0" t="inlineStr">
         <is>
-          <t>0 сум</t>
+          <t>0 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1208" spans="1:3">
       <c r="A1208" s="0">
         <v>1891</v>
       </c>
       <c r="B1208" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат инверторный СИБРТЕХ 94375</t>
         </is>
       </c>
       <c r="C1208" s="0" t="inlineStr">
         <is>
-          <t>1 206 712 сум</t>
+          <t>1 206 712 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1209" spans="1:3">
       <c r="A1209" s="0">
         <v>1892</v>
       </c>
       <c r="B1209" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат инверторный DENZEL 94345</t>
         </is>
       </c>
       <c r="C1209" s="0" t="inlineStr">
         <is>
-          <t>1 135 290 сум</t>
+          <t>1 135 290 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1210" spans="1:3">
       <c r="A1210" s="0">
         <v>1893</v>
       </c>
       <c r="B1210" s="0" t="inlineStr">
         <is>
           <t>Сварочный шлем TOTAL TSP9306</t>
         </is>
       </c>
       <c r="C1210" s="0" t="inlineStr">
         <is>
-          <t>298 480 сум</t>
+          <t>298 480 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1211" spans="1:3">
       <c r="A1211" s="0">
         <v>1894</v>
       </c>
       <c r="B1211" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат инверторный 220А DENZEL 94348</t>
         </is>
       </c>
       <c r="C1211" s="0" t="inlineStr">
         <is>
-          <t>1 461 486 сум</t>
+          <t>1 461 486 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1212" spans="1:3">
       <c r="A1212" s="0">
         <v>1895</v>
       </c>
       <c r="B1212" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат инверторный 250А СИБРТЕХ 94378</t>
         </is>
       </c>
       <c r="C1212" s="0" t="inlineStr">
         <is>
-          <t>1 624 584 сум</t>
+          <t>1 624 584 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1213" spans="1:3">
       <c r="A1213" s="0">
         <v>1896</v>
       </c>
       <c r="B1213" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат инверторный 220А СИБРТЕХ 94377</t>
         </is>
       </c>
       <c r="C1213" s="0" t="inlineStr">
         <is>
-          <t>1 401 790 сум</t>
+          <t>1 401 790 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1214" spans="1:3">
       <c r="A1214" s="0">
         <v>1897</v>
       </c>
       <c r="B1214" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат инверторный 190А СИБРТЕХ 94376</t>
         </is>
       </c>
       <c r="C1214" s="0" t="inlineStr">
         <is>
-          <t>1 252 550 сум</t>
+          <t>1 252 550 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1215" spans="1:3">
       <c r="A1215" s="0">
         <v>1898</v>
       </c>
       <c r="B1215" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат TOTAL TW21602</t>
         </is>
       </c>
       <c r="C1215" s="0" t="inlineStr">
         <is>
-          <t>959 400 сум</t>
+          <t>959 400 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1216" spans="1:3">
       <c r="A1216" s="0">
         <v>1899</v>
       </c>
       <c r="B1216" s="0" t="inlineStr">
         <is>
           <t>Сварочный инвертор TAYOR ARC 400MV</t>
         </is>
       </c>
       <c r="C1216" s="0" t="inlineStr">
         <is>
-          <t>4 033 744 сум</t>
+          <t>4 033 744 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1217" spans="1:3">
       <c r="A1217" s="0">
         <v>1900</v>
       </c>
       <c r="B1217" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC TIG250 R111</t>
         </is>
       </c>
       <c r="C1217" s="0" t="inlineStr">
         <is>
-          <t>4 345 016 сум</t>
+          <t>4 345 016 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1218" spans="1:3">
       <c r="A1218" s="0">
         <v>1901</v>
       </c>
       <c r="B1218" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC TIG200P W2240</t>
         </is>
       </c>
       <c r="C1218" s="0" t="inlineStr">
         <is>
-          <t>3 464 500 сум</t>
+          <t>3 464 500 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1219" spans="1:3">
       <c r="A1219" s="0">
         <v>1902</v>
       </c>
       <c r="B1219" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC TIG 200P W207</t>
         </is>
       </c>
       <c r="C1219" s="0" t="inlineStr">
         <is>
-          <t>2 860 078 сум</t>
+          <t>2 860 078 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1220" spans="1:3">
       <c r="A1220" s="0">
         <v>1903</v>
       </c>
       <c r="B1220" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC TIG 250S W221 220v</t>
         </is>
       </c>
       <c r="C1220" s="0" t="inlineStr">
         <is>
-          <t>2 860 078 сум</t>
+          <t>2 860 078 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1221" spans="1:3">
       <c r="A1221" s="0">
         <v>1904</v>
       </c>
       <c r="B1221" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC TIG 200S W221 220v</t>
         </is>
       </c>
       <c r="C1221" s="0" t="inlineStr">
         <is>
-          <t>2 475 252 сум</t>
+          <t>2 475 252 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1222" spans="1:3">
       <c r="A1222" s="0">
         <v>1905</v>
       </c>
       <c r="B1222" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC TIG250 W223</t>
         </is>
       </c>
       <c r="C1222" s="0" t="inlineStr">
         <is>
-          <t>2 694 955 сум</t>
+          <t>2 694 955 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1223" spans="1:3">
       <c r="A1223" s="0">
         <v>1906</v>
       </c>
       <c r="B1223" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC TIG180P W211</t>
         </is>
       </c>
       <c r="C1223" s="0" t="inlineStr">
         <is>
-          <t>3 411 200 сум</t>
+          <t>3 411 200 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1224" spans="1:3">
       <c r="A1224" s="0">
         <v>1907</v>
       </c>
       <c r="B1224" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC CUT200 (L307) 380v</t>
         </is>
       </c>
       <c r="C1224" s="0" t="inlineStr">
         <is>
-          <t>23 100 220 сум</t>
+          <t>23 100 220 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1225" spans="1:3">
       <c r="A1225" s="0">
         <v>1908</v>
       </c>
       <c r="B1225" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC CUT160 (L307) 380v</t>
         </is>
       </c>
       <c r="C1225" s="0" t="inlineStr">
         <is>
-          <t>20 733 700 сум</t>
+          <t>20 733 700 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1226" spans="1:3">
       <c r="A1226" s="0">
         <v>1909</v>
       </c>
       <c r="B1226" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC CUT100 (L201) 380v</t>
         </is>
       </c>
       <c r="C1226" s="0" t="inlineStr">
         <is>
-          <t>9 071 660 сум</t>
+          <t>9 071 660 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1227" spans="1:3">
       <c r="A1227" s="0">
         <v>1910</v>
       </c>
       <c r="B1227" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC CUT80 (L205) 380v</t>
         </is>
       </c>
       <c r="C1227" s="0" t="inlineStr">
         <is>
-          <t>6 705 140 сум</t>
+          <t>6 705 140 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1228" spans="1:3">
       <c r="A1228" s="0">
         <v>1911</v>
       </c>
       <c r="B1228" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC CUT60 (L211) 380v</t>
         </is>
       </c>
       <c r="C1228" s="0" t="inlineStr">
         <is>
-          <t>5 607 160 сум</t>
+          <t>5 607 160 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1229" spans="1:3">
       <c r="A1229" s="0">
         <v>1912</v>
       </c>
       <c r="B1229" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC CUT40 (L202) HF</t>
         </is>
       </c>
       <c r="C1229" s="0" t="inlineStr">
         <is>
-          <t>5 063 500 сум</t>
+          <t>5 063 500 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1230" spans="1:3">
       <c r="A1230" s="0">
         <v>1913</v>
       </c>
       <c r="B1230" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC CUT40 (L20701)</t>
         </is>
       </c>
       <c r="C1230" s="0" t="inlineStr">
         <is>
-          <t>3 024 988 сум</t>
+          <t>3 024 988 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1231" spans="1:3">
       <c r="A1231" s="0">
         <v>1914</v>
       </c>
       <c r="B1231" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC CT312 220v</t>
         </is>
       </c>
       <c r="C1231" s="0" t="inlineStr">
         <is>
-          <t>3 240 640 сум</t>
+          <t>3 240 640 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1232" spans="1:3">
       <c r="A1232" s="0">
         <v>1915</v>
       </c>
       <c r="B1232" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC ARC630 (Z321) 380v</t>
         </is>
       </c>
       <c r="C1232" s="0" t="inlineStr">
         <is>
-          <t>13 694 902 сум</t>
+          <t>13 694 902 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1233" spans="1:3">
       <c r="A1233" s="0">
         <v>1916</v>
       </c>
       <c r="B1233" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC ARC500 (Z245) 380v</t>
         </is>
       </c>
       <c r="C1233" s="0" t="inlineStr">
         <is>
-          <t>8 634 600 сум</t>
+          <t>8 634 600 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1234" spans="1:3">
       <c r="A1234" s="0">
         <v>1917</v>
       </c>
       <c r="B1234" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC ARC500 (Z316) 380v</t>
         </is>
       </c>
       <c r="C1234" s="0" t="inlineStr">
         <is>
-          <t>7 696 520 сум</t>
+          <t>7 696 520 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1235" spans="1:3">
       <c r="A1235" s="0">
         <v>1918</v>
       </c>
       <c r="B1235" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC ARC400 (J45) 380v</t>
         </is>
       </c>
       <c r="C1235" s="0" t="inlineStr">
         <is>
-          <t>6 929 000 сум</t>
+          <t>6 929 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1236" spans="1:3">
       <c r="A1236" s="0">
         <v>1919</v>
       </c>
       <c r="B1236" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC ARC400 Z298 380V</t>
         </is>
       </c>
       <c r="C1236" s="0" t="inlineStr">
         <is>
-          <t>5 330 000 сум</t>
+          <t>5 330 000 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1237" spans="1:3">
       <c r="A1237" s="0">
         <v>1920</v>
       </c>
       <c r="B1237" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC ARC400 D 220-380V</t>
         </is>
       </c>
       <c r="C1237" s="0" t="inlineStr">
         <is>
-          <t>3 240 640 сум</t>
+          <t>3 240 640 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1238" spans="1:3">
       <c r="A1238" s="0">
         <v>1921</v>
       </c>
       <c r="B1238" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC ARC350 (Z227)</t>
         </is>
       </c>
       <c r="C1238" s="0" t="inlineStr">
         <is>
-          <t>4 008 160 сум</t>
+          <t>4 008 160 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1239" spans="1:3">
       <c r="A1239" s="0">
         <v>1922</v>
       </c>
       <c r="B1239" s="0" t="inlineStr">
         <is>
           <t>Сварочный аппарат JASIC ARC315 (Z230)</t>
         </is>
       </c>
       <c r="C1239" s="0" t="inlineStr">
         <is>
-          <t>3 635 060 сум</t>
+          <t>3 635 060 soʻm</t>
         </is>
       </c>
     </row>
     <row r="1240" spans="1:3">
       <c r="A1240" s="0">
         <v>2176</v>
       </c>
       <c r="B1240" s="0" t="inlineStr">
         <is>
           <t>Кондиционер Midea Alba Low Voltage 09</t>
         </is>
       </c>
       <c r="C1240" s="0" t="inlineStr">
         <is>
-          <t>5 276 700 сум</t>
+          <t>5 276 700 soʻm</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>