--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -85,377 +85,377 @@
           <t>ID</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Название</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="0">
         <v>2294</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>LED T Светодиодная Лампа Т80 20W 6400K E27</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>20 900 soʻm</t>
+          <t>20 900 сум</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="0">
         <v>2295</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>LED T Светодиодная Лампа Т100 30W 6400K E27</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>30 900 soʻm</t>
+          <t>30 900 сум</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="0">
         <v>2296</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>LED T Светодиодная Лампа Т120 40W 6400K E27</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>47 200 soʻm</t>
+          <t>47 200 сум</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="0">
         <v>2297</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>LED T Светодиодная Лампа Т140 50W 6400K E27</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>64 200 soʻm</t>
+          <t>64 200 сум</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="0">
         <v>2298</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>DPL Светодиодный Cветильник 30W 2400LM 6500K</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>46 500 soʻm</t>
+          <t>46 500 сум</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="0">
         <v>2299</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Светильник светодиодный пылевлагозащищенный ІР65 36Вт 6000K  2800lm 1200mm</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>179 000 soʻm</t>
+          <t>179 000 сум</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="0">
         <v>2300</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>DPL Светодиодный Cветильник 60W 5400LM 6500K</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>55 500 soʻm</t>
+          <t>55 500 сум</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="0">
         <v>2301</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>DPL Светодиодный Cветильник 80W 7200LM 6500K</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>75 500 soʻm</t>
+          <t>75 500 сум</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="0">
         <v>2302</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Светильник светодиодный пылевлагозащищенный ІР65 SLIM 36Вт 6000K  2880lm 1200mm</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>95 500 soʻm</t>
+          <t>95 500 сум</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="0">
         <v>2303</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>LED EMERGENCY BULB Светодиодная Аккумуляторная Лампа EM80 15W 6400K E27</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>27 900 soʻm</t>
+          <t>27 900 сум</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="0">
         <v>2304</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>LED EMERGENCY BULB Светодиодная Аккумуляторная Лампа EM70 12W 6400K E27</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>26 500 soʻm</t>
+          <t>26 500 сум</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="0">
         <v>2305</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Вилка трехфазная 3Р+Е 3х32А 380V</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>35 700 soʻm</t>
+          <t>35 700 сум</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="0">
         <v>2306</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Розетка наружной установки наклонная трехфазная 3Р+Е 3х32А 380V</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>44 300 soʻm</t>
+          <t>44 300 сум</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="0">
         <v>2307</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Штепсельный разъем трехфазный 3Р+Е 3х32А 380V</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>41 900 soʻm</t>
+          <t>41 900 сум</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="0">
         <v>2308</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Выключатель белый</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>12 400 soʻm</t>
+          <t>12 400 сум</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="0">
         <v>2309</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Розетка б/з белая</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>12 900 soʻm</t>
+          <t>12 900 сум</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="0">
         <v>2310</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Выключатель двойной белый</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>14 900 soʻm</t>
+          <t>14 900 сум</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="0">
         <v>2311</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Розетка двойная б/з белый</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>17 200 soʻm</t>
+          <t>17 200 сум</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="0">
         <v>2312</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Розетка с/з белый</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>15 900 soʻm</t>
+          <t>15 900 сум</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="0">
         <v>2313</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Розетка двойная с/з белый</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>19 900 soʻm</t>
+          <t>19 900 сум</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="0">
         <v>2314</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Выключатель одноклавишный + Розетка одинарная с крышкой для открытой установки Lezard IP54, белая</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>48 400 soʻm</t>
+          <t>48 400 сум</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="0">
         <v>2315</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Выключатель двухклавишный + Розетка одинарная с крышкой для открытой установки Lezard IP54, белая</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>50 600 soʻm</t>
+          <t>50 600 сум</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="0">
         <v>2316</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Розетка двойная с крышкой для открытой установки Lezard IP54, белая</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>52 100 soʻm</t>
+          <t>52 100 сум</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>